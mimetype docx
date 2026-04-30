--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -106,745 +106,745 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effect of material stiffness and wall thickness on the mechanical properties of ankle-foot orthoses manufactured by material extrusion</w:t>
+                <w:t xml:space="preserve">An improved Arbitrary Lagrangian–Eulerian thermal-fluid model by considering powder deposition effects on melting pool during Direct Energy Deposition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Delbruel</w:t>
+                <w:t xml:space="preserve">Yabo Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abder Banoune</w:t>
+                <w:t xml:space="preserve">Loïc Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+                <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+                <w:t xml:space="preserve">Yassine Saadlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40964-024-00717-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672848v1</w:t>
+                <w:t xml:space="preserve">hal-04812914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved Arbitrary Lagrangian–Eulerian thermal-fluid model by considering powder deposition effects on melting pool during Direct Energy Deposition processes</w:t>
+                <w:t xml:space="preserve">A full-field approach for precipitation in metallic alloys. Comparison with a mean-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yabo Jia</w:t>
+                <w:t xml:space="preserve">Mathilde Eymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jegou</w:t>
+                <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Feulvarch</w:t>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Saadlaoui</w:t>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.104570. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.120296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812914v1</w:t>
+                <w:t xml:space="preserve">hal-04688369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-field approach for precipitation in metallic alloys. Comparison with a mean-field model</w:t>
+                <w:t xml:space="preserve">Quantifying the effect of material stiffness and wall thickness on the mechanical properties of ankle-foot orthoses manufactured by material extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Eymann</w:t>
+                <w:t xml:space="preserve">Valentine Delbruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Perez</w:t>
+                <w:t xml:space="preserve">Abder Banoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Chaise</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 279, pp.120296. </w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40964-024-00717-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688369v1</w:t>
+                <w:t xml:space="preserve">hal-04672848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volumetric embedded entities for the IsoGeometric Analysis of complex structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lachambre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+                <w:t xml:space="preserve">Marie Guerder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mady Guillemot</w:t>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dellarre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Dam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 167, pp.109799. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 417 (B), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209790v1</w:t>
+                <w:t xml:space="preserve">hal-04661893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric embedded entities for the IsoGeometric Analysis of complex structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guerder</w:t>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 417 (B), </w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.109799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661893v1</w:t>
+                <w:t xml:space="preserve">hal-04209790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cheap preconditioner based on fast diagonalization method for matrix-free weighted-quadrature isogeometric analysis applied to nonlinear transient heat transfer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 414, pp.116157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -904,51 +904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Khoa Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158, pp.105387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -995,64 +995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of thick elasto-visco-plastic egg shells under external pressure: Experiments and bifurcation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1099,51 +1099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric shape optimisation of volumetric blades for aircraft engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guerder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1223,395 +1223,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical Study of under Water Pressure Wave Induced by the Implosion of a Bubble Generated by Focused Laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
+                <w:t xml:space="preserve">Numerical study and experiments on the elasto-visco-plastic bifurcation buckling of thick anisotropic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Chaise</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21144800⟩</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.108070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2021.108070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295429v1</w:t>
+                <w:t xml:space="preserve">hal-03270386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study and experiments on the elasto-visco-plastic bifurcation buckling of thick anisotropic plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D B-Rep meshing for real-time data-based geometric parametric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garnier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 166, pp.108070. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2021.108070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-021-00194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270386v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D B-Rep meshing for real-time data-based geometric parametric analysis</w:t>
+                <w:t xml:space="preserve">Experimental and Analytical Study of under Water Pressure Wave Induced by the Implosion of a Bubble Generated by Focused Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maquart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zhaofeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rochette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.4800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-021-00194-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21144800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659961v1</w:t>
+                <w:t xml:space="preserve">hal-03295429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Lighting on Analytical Discrete Sensitivities in the Context of IsoGeometric Shape Optimization</w:t>
               </w:r>
@@ -1740,51 +1740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LR B-Splines implementation in the Altair RadiossTM solver for explicit dynamics IsoGeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,291 +1838,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Embedded Isogeometric Kirchhoff-Love Shell: from Design to Shape Optimization of non-conforming stiffened multipatch Structures</w:t>
+                <w:t xml:space="preserve">A dual domain decomposition algorithm for the analysis of non-conforming isogeometric Kirchhoff–Love shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 349, pp.Pages 774-797. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.042⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 357, pp.112578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055622v1</w:t>
+                <w:t xml:space="preserve">hal-02268130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual domain decomposition algorithm for the analysis of non-conforming isogeometric Kirchhoff–Love shells</w:t>
+                <w:t xml:space="preserve">The Embedded Isogeometric Kirchhoff-Love Shell: from Design to Shape Optimization of non-conforming stiffened multipatch Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 357, pp.112578. </w:t>
+              <w:t xml:space="preserve">, 2019, 349, pp.Pages 774-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268130v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended finite element modeling of 3D dynamic crack growth under impact loading</w:t>
               </w:r>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-FEM Analysis of dynamic crack growth under transient loading in thick shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,64 +2393,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2510,64 +2510,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automatic isogeometric analysis suitable trivariate models generation-Application to geometric parametric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2627,64 +2627,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric analysis-suitable trivariate NURBS models from standard B-Rep models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2744,51 +2744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An isogeometric locking-free NURBS-based solid-shell element for geometrically nonlinear analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2841,289 +2841,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogeometric local h-refinement strategy based on multigrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a mixed displacement-stress formulation for the analysis of elastoplastic structures under small strains: Application to a locking-free, NURBS-based solid-shell element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 295, pp.543-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.02.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710140v1</w:t>
+                <w:t xml:space="preserve">hal-01978240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a mixed displacement-stress formulation for the analysis of elastoplastic structures under small strains: Application to a locking-free, NURBS-based solid-shell element</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isogeometric local h-refinement strategy based on multigrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 295, pp.543-561. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.77-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978240v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric analysis of nearly incompressible large strain plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,51 +3195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient isogeometric nurbs-based solid-shell elements: mixed formulation and b-bar method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Muhibullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,51 +3424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient isogeometric NURBS-based solid-shell elements: Mixed formulation and (&amp;lt;i&amp;gt;B&amp;lt;/i&amp;gt;)over-bar-method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3540,51 +3540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of nurbs-based isogeometric solid shell elements: 2d problems and preliminary extension to 3d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3656,51 +3656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locking free isogeometric formulations of curved thick beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,51 +3785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,51 +3902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the shear-tensile mode transition on dynamic crack propagations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Haboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,51 +4044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Haboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric analysis for strain field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4419,51 +4419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of NURBS functions for displacement derivatives measurment by digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,265 +4529,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit dynamics extended finite element method. Part 2: element-by-element Stable-Explicit/Explicit dynamic scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">An explicit dynamics extended finite element method. Part 1: Mass lumping for arbitrary enrichment functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 198, pp.2318-2328. </w:t>
+              <w:t xml:space="preserve">, 2009, 198, pp.2297-2317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383293v1</w:t>
+                <w:t xml:space="preserve">hal-00383288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit dynamics extended finite element method. Part 1: Mass lumping for arbitrary enrichment functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An explicit dynamics extended finite element method. Part 2: element-by-element Stable-Explicit/Explicit dynamic scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 198, pp.2297-2317. </w:t>
+              <w:t xml:space="preserve">, 2009, 198, pp.2318-2328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383288v1</w:t>
+                <w:t xml:space="preserve">hal-00383293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-bar and F-bar projection methods for nearly incompressible linear and non-linear elasticity and plasticity using higher-order NURBS elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,51 +4860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-bar projection method for finite-deformation elasticity and plasticity using NURBS-based isogeometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,64 +4977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed augmented Lagrangian-extended finite element method for modelling elastic-plastic fatigue crack growth with unilateral contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5072,64 +5072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed augmented Lagrangian‐extended finite element method for modelling elastic–plastic fatigue crack growth with unilateral contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5201,51 +5201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-mode stress intensity factors for graded materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5292,64 +5292,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriate extended functions for {x-fem} simulation of elastic-plastic crack growth with frictional contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5400,77 +5400,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended finite element method for numerical simulation of 3D fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5521,64 +5521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriate extended functions for X-FEM simulation of plastic fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5663,510 +5663,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t>
+                <w:t xml:space="preserve">IGA overlapping domain decomposition : A hybrid Mortar collocation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+                <w:t xml:space="preserve">Ange Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mady Guillemot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244925v1</w:t>
+                <w:t xml:space="preserve">hal-05280678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGA overlapping domain decomposition : A hybrid Mortar collocation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast space-time isogeometric solvers for nonlinear transient heat transfer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Cornejo-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Gagnaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">18th U.S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280678v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast space-time isogeometric solvers for nonlinear transient heat transfer problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification par radioscopie et réseau de neurones convolutifs du bain de fusion en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Cornejo-Fuentes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th U.S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280658v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact de Nitsche et modèles de poutre associés</w:t>
               </w:r>
@@ -6191,51 +6191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pozzolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6312,51 +6312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pozzolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6388,3139 +6388,3139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par radioscopie et réseau de neurones convolutifs du bain de fusion en fabrication additive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Domain Decomposition Methods DD29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244941v1</w:t>
+                <w:t xml:space="preserve">hal-05280641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Domain Decomposition Methods DD29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280641v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutifs</w:t>
+                <w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling: Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Jegou</w:t>
+                <w:t xml:space="preserve">Mohamed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kaftandjian</w:t>
+                <w:t xml:space="preserve">Stephane Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Elguedj</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Billon-Lanfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National en Calcul de Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Giens, France</w:t>
+              <w:t xml:space="preserve">19th European Mechanics of Materials Conference, EMMC19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729777v1</w:t>
+                <w:t xml:space="preserve">hal-05040784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cheap preconditioner for thermoelastic problems in IGA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">YETI – Nouvelles fonctionnalités d'optimisation de forme en IGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610879v1</w:t>
+                <w:t xml:space="preserve">hal-04611069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling: Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear space-time isogeometric analysis with matrix-free fast diagonalization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Billon-Lanfray</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mechanics of Materials Conference, EMMC19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040784v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear space-time isogeometric analysis with matrix-free fast diagonalization methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling : Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abder Banoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604058v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YETI – Nouvelles fonctionnalités d'optimisation de forme en IGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fast space-time isogeometric solvers for thermo-mechanical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on IsoGeometric Analysis IGA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint Augustine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611069v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling : Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abder Banoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041704v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784368v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast space-time isogeometric solvers for thermo-mechanical problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on IsoGeometric Analysis IGA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint Augustine, United States</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280620v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutif.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Jegou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+                <w:t xml:space="preserve">T Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">Colloque National en Calcul de Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784366v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutifs.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A cheap preconditioner for thermoelastic problems in IGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610954v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded entities for the isogeometric modeling and shape optimization of complex aero-structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Matrix free weighted quadrature IgA applied to heat transfer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mechanics (ACM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Austin, United States</w:t>
+              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics, ICIAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419906v1</w:t>
+                <w:t xml:space="preserve">hal-04335979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix free weighted quadrature IgA applied to heat transfer problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">YETI: YET another Iga code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics, ICIAM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">IGA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335979v1</w:t>
+                <w:t xml:space="preserve">hal-04121000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YETI: YET another Iga code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Matrix free weighted quadrature isogeometric analysis applied to nonlinear transient heat transfer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGA 2023</w:t>
+              <w:t xml:space="preserve">11th International Conference on IsoGeometric Analysis - IGA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121000v1</w:t>
+                <w:t xml:space="preserve">hal-04120930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix free weighted quadrature isogeometric analysis applied to nonlinear transient heat transfer problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
+                <w:t xml:space="preserve">Mesure de température du bain fondu en fabrication additive avec une caméra RGB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on IsoGeometric Analysis - IGA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120930v1</w:t>
+                <w:t xml:space="preserve">hal-04397911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température du bain fondu en fabrication additive avec une caméra RGB</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ultrafast isogeometric thermoelastic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mechanics (ACM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397911v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast isogeometric thermoelastic modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Embedded entities for the isogeometric modeling and shape optimization of complex aero-structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Mechanics (ACM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419860v1</w:t>
+                <w:t xml:space="preserve">hal-04419906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation de la morphologie et cartographie thermique du bain fondu pendant la fabrication additive d'un mur en acier 316L par LMD-p</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche isogéométrique sans matrice à quadrature pondérée pour la simulation thermique ultra rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717671v1</w:t>
+                <w:t xml:space="preserve">hal-03717586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche isogéométrique sans matrice à quadrature pondérée pour la simulation thermique ultra rapide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
+                <w:t xml:space="preserve">Matrix Free Weighted Quadrature for Ultra-Fast Isogeometric Thermal Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717586v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix Free Weighted Quadrature for Ultra-Fast Isogeometric Thermal Modelling</w:t>
+                <w:t xml:space="preserve">Modélisation thermique éléments-finis des procédés de fabrication additive de type dépôt sous énergie dirigée DED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ketaki Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723371v1</w:t>
+                <w:t xml:space="preserve">hal-03717663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique éléments-finis des procédés de fabrication additive de type dépôt sous énergie dirigée DED</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l'état de fissuration des portes d'écluses de la CNR par réduction de modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawfal Blal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Tristan Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717663v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'état de fissuration des portes d'écluses de la CNR par réduction de modèle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Embedded volumetric entities for the isogeometric modeling and shape optimization of complex aero-structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyn Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">USACM Thematic Conference on Isogeometric Analysis 2022 (IGA2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717616v1</w:t>
+                <w:t xml:space="preserve">hal-03848829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded volumetric entities for the isogeometric modeling and shape optimization of complex aero-structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Matrix free weighted quadrature for ultra-fast isogeometric thermal modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josselyn Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USACM Thematic Conference on Isogeometric Analysis 2022 (IGA2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848829v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix free weighted quadrature for ultra-fast isogeometric thermal modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">YETI : YET another Iga code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USACM Thematic Conference on Isogeometric Analysis 2022 (IGA2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Banff, Canada</w:t>
+              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2022, Presqu'Ile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844192v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YETI : YET another Iga code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Entités volumiques immergées pour l'analyse isogéométrique de structures complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyn Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2022, Presqu'Ile de Giens, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511261v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entités volumiques immergées pour l'analyse isogéométrique de structures complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation de la morphologie et cartographie thermique du bain fondu pendant la fabrication additive d'un mur en acier 316L par LMD-p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guerder</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717611v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a water cavitation jet peening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaofeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9575,64 +9575,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-Visco-Plastic Buckling of Thick Anisotropic Shells: Numerical Buckling Predictions and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9673,653 +9673,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure par PVDF de l'implosion d'une bulle générée par focalisation laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implémentation des LR B-Splines dans le solveur explicite Altair Radioss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elguedj Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680791v1</w:t>
+                <w:t xml:space="preserve">hal-04824566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation des LR B-Splines dans le solveur explicite Altair Radioss</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+                <w:t xml:space="preserve">Conversion de maillages surfaciques non structurés en maillages volumiques structurés pour l'Analyse Isogéométrique - Application aux modèles réduits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824566v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de maillages surfaciques non structurés en maillages volumiques structurés pour l'Analyse Isogéométrique - Application aux modèles réduits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un modèle isogéométrique aux discrétisations non-conformes pour la conception optimale des structures raidies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824567v1</w:t>
+                <w:t xml:space="preserve">hal-04824662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle isogéométrique aux discrétisations non-conformes pour la conception optimale des structures raidies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Morlier</w:t>
+                <w:t xml:space="preserve">Validation de critères de bifurcation pour la prédiction du flambage par fluage de structures coques épaisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France. 7 p</w:t>
+              <w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824662v1</w:t>
+                <w:t xml:space="preserve">hal-02443421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de critères de bifurcation pour la prédiction du flambage par fluage de structures coques épaisses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure par PVDF de l'implosion d'une bulle générée par focalisation laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaofeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443421v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation NURBS volumique et optimisation de forme d'une pale de CROR par analyse isogéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10361,90 +10361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de l'analyse isogéométrique dans le solveur explicite Radioss©</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morancay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10469,77 +10469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de modèles NURBS volumiques issus de la CAO pour l'Analyse Isogéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10603,77 +10603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
@@ -10696,246 +10696,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de modèles NURBS volumiques issus de la CAO pour l'Analyse Isogéométrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stratégie de raffinement h localisé en analyse isogéométrique basée sur une résolution multigrilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517301v1</w:t>
+                <w:t xml:space="preserve">hal-01515059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de raffinement h localisé en analyse isogéométrique basée sur une résolution multigrilles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">abqNURBS: implémentation d'éléments isogéométriques dans Abaqus et outils de pré- et post-traitement dédiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515059v1</w:t>
+                <w:t xml:space="preserve">hal-01514302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed locking-free NURBS-based solid-shell element for nonlinear solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10964,234 +10964,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YIC GACM 2015 - 3rd ECCOMAS Young Investigators Conference - 6th GACM Colloquium, July 20–23, 2015, Aachen, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">abqNURBS: implémentation d'éléments isogéométriques dans Abaqus et outils de pré- et post-traitement dédiés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Génération de modèles NURBS volumiques issus de la CAO pour l'Analyse Isogéométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Maurin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514302v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d'éléments isogéométriques dans Abaqus et développement d'outils de pré-et post-traitement dédiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11242,51 +11242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romains Pelée de Saint Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11350,51 +11350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'éléments finis isogéométrique NURBS massif poutre et coque pour l'analyse de structures minces et épaisses : gestion du verrouillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11458,51 +11458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pelee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11547,260 +11547,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogeometric Analysis of Curved Thin Beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An explicit dynamics extended finite element method with standard critical time step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Coret</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isogeometric Analysis 2011: Integrating Design and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Austin, United States</w:t>
+              <w:t xml:space="preserve">XFEM 2011: Partition of unity enrichment: recent developments and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601435v1</w:t>
+                <w:t xml:space="preserve">hal-00606449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit dynamics extended finite element method with standard critical time step</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isogeometric Analysis of Curved Thin Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Maigre</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romains Pelée de Saint Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFEM 2011: Partition of unity enrichment: recent developments and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Isogeometric Analysis 2011: Integrating Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606449v1</w:t>
+                <w:t xml:space="preserve">hal-00601435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transition ductile/fragile des métaux sous choc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Haboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11851,51 +11851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling damage brittle ductile fracture transition with combined X-FEM cohesive zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Haboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11959,51 +11959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of projection methods for the simulation of elastic and inelastic incompressible problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12028,51 +12028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse isogéométrique: une méthode robuste pour les simulations non-linéaires en mécanique des solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire NAFEMS Méthodes numériques avancées pour la simulation numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12097,51 +12097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacement derivatives measurement using nurbs based isogeometric digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12199,532 +12199,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode éléments finis étendus en dynamique explicite avec pas de temps critique standard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Explicit Dynamics eXtended Finite Element Method With Standard Critical Time Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">2009 ASME International Mechanical Engineering Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lake Buena Vista, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413698v1</w:t>
+                <w:t xml:space="preserve">hal-00574326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Explicit Dynamics eXtended Finite Element Method With Standard Critical Time Step</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A general mass lumping technique for X-FEM explicit dynamics simulations. Application to 2D and 3D dynamic crack growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 ASME International Mechanical Engineering Congress &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Lake Buena Vista, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574326v1</w:t>
+                <w:t xml:space="preserve">hal-00517500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general mass lumping technique for X-FEM explicit dynamics simulations. Application to 2D and 3D dynamic crack growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An explicit dynamics extended finite element method with standard critical time step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">10th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517500v1</w:t>
+                <w:t xml:space="preserve">hal-00517499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit dynamics extended finite element method with standard critical time step</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse isogéométrique et corrélation d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Columbus, United States</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517499v1</w:t>
+                <w:t xml:space="preserve">hal-00517508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse isogéométrique et corrélation d'image</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une méthode éléments finis étendus en dynamique explicite avec pas de temps critique standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517508v1</w:t>
+                <w:t xml:space="preserve">hal-01413698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-bar projection method for finite deformation elasticity and plasticity using NURBS based isogeometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12736,103 +12736,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM) - 5th European Congress on Computational Mechanics (ECCOMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">11th ESAFORM conference on material forming,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517501v1</w:t>
+                <w:t xml:space="preserve">hal-00517502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-bar projection method for finite deformation elasticity and plasticity using NURBS based isogeometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12844,306 +12844,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESAFORM conference on material forming,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM) - 5th European Congress on Computational Mechanics (ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517502v1</w:t>
+                <w:t xml:space="preserve">hal-00517501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new F-bar formulation for nearly incompressible finite strain analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of plastic fatigue crack growth by a two scale eXtended Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McMat - ASME Applied Mechanics and Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Austin, United States</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517503v1</w:t>
+                <w:t xml:space="preserve">hal-03362177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of plastic fatigue crack growth by a two scale eXtended Finite Element Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">B/F-bar projection methods for nearly incompressible analysis using higher-order NURBS elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bazilevs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M. Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th US National Congress on Computational Mechanics (USNCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362177v1</w:t>
+                <w:t xml:space="preserve">hal-00517504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B/F-bar projection methods for nearly incompressible analysis using higher-order NURBS elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new F-bar formulation for nearly incompressible finite strain analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13155,116 +13155,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th US National Congress on Computational Mechanics (USNCCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">McMat - ASME Applied Mechanics and Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517504v1</w:t>
+                <w:t xml:space="preserve">hal-00517503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-FEM simulation of plastic fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13302,64 +13302,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of plastic fatigue crack growth by a two scale extended finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13397,77 +13397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X‐FEM to 3D Real Cracks and Elastic‐Plastic Fatigue Crack Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13531,64 +13531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriate extended functions for X-FEM simulation of plastic fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13639,51 +13639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de calcul des facteurs d'intensité des contraintes en mode mixte pour des matériaux à gradient de propriétés mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13721,64 +13721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions de forme étendues pour la mécanique élasto-plastique de la rupture par méthode X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13816,64 +13816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-FEM method for elastic-plastic fatigue crack growth simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13924,77 +13924,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended finite element method for numerical simulation of 3D fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14081,77 +14081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-Time IsoGeometric Analysis for nonlinear transient heat transfer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14257,51 +14257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INSA Lyon; LaMCoS - Laboratoire de Mécanique des Contacts et des Structures, UMR 5259 (Lyon, INSA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14355,51 +14355,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la propagation de fissure en fatigue par la méthode des éléments finis étendus : prise en compte de la plasticité et du contact-frottement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. INSA de Lyon, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14458,51 +14458,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes numériques innovantes pour les simulations robustes en mécanique des solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. INSA Lyon; UCBL, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14689,51 +14689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Banoune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00717-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabo Jia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Saadlaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eymann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116426" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa Chau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637577v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elguedj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03090-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2021.108070" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00194-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09458-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Occelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moran&#231;ay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2019.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dureisseix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelee de Saint Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.08.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.08.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD19FQCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-2100-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al-Akhras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.09.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4834" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKNMNKVW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.02.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFGPW7PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.07.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B519LND1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. R. Hughes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.09.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZN17Z9G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Muhibullah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0RW74SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0865-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXXW851B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6PQH3P8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9729-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W141L6VC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3128" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFSJ59QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Buteri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lipton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Evans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bazilevs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Hughes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.01.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04G6F9S6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9304-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C491268390C441F71E2F4FA70602C1A97578D91A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383288v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Calo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.01.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0209-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14RR2N03-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menouillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Ba&#239;etto&#8208;dubourg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Ribeaucourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(05)80034-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTNJ96SL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Gagnaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280669v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280658v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo-Fuentes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pozzolini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280641v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729777v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jegou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaftandjian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Elguedj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610879v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Eduardo Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raynaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Billon-Lanfray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611069v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jegou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335979v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397911v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717586v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723371v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketaki Mishra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717616v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511261v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890652v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2020-21491" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680791v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824566v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Occelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elguedj Thomas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824567v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824662v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crozes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899282v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926722v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899313v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517301v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052581v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408164v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601435v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606449v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592841v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simatos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517494v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517498v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517508v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517502v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506920v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506917v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6530-9_13" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812989v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507189v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318094v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maquart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119436v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabo Jia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Saadlaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eymann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Banoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00717-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa Chau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637577v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elguedj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03090-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2021.108070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maquart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00194-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Han" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144800" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09458-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Occelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moran&#231;ay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2019.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dureisseix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112578" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelee de Saint Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.08.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.08.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD19FQCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-2100-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al-Akhras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.09.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4834" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKNMNKVW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.07.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B519LND1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.02.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFGPW7PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. R. Hughes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.09.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZN17Z9G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Muhibullah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0RW74SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0865-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXXW851B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6PQH3P8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9729-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W141L6VC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3128" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFSJ59QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Buteri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lipton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Evans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bazilevs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Hughes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.01.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04G6F9S6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9304-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C491268390C441F71E2F4FA70602C1A97578D91A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Calo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.01.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0209-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14RR2N03-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menouillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Ba&#239;etto&#8208;dubourg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Ribeaucourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(05)80034-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTNJ96SL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Gagnaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo-Fuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244941v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pozzolini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040784v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raynaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Billon-Lanfray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611069v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jegou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jegou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaftandjian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Elguedj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Eduardo Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121000v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397911v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723371v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketaki Mishra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890652v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2020-21491" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Occelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elguedj Thomas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824567v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crozes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899282v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926722v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899313v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408164v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601435v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592841v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simatos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517494v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517498v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517499v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517508v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413698v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517502v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362177v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517504v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517503v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506920v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506917v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6530-9_13" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812989v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507189v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318094v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maquart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119436v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>