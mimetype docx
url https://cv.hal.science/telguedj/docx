--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -106,425 +106,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved Arbitrary Lagrangian–Eulerian thermal-fluid model by considering powder deposition effects on melting pool during Direct Energy Deposition processes</w:t>
+                <w:t xml:space="preserve">Quantifying the effect of material stiffness and wall thickness on the mechanical properties of ankle-foot orthoses manufactured by material extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yabo Jia</w:t>
+                <w:t xml:space="preserve">Valentine Delbruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jegou</w:t>
+                <w:t xml:space="preserve">Abder Banoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Feulvarch</w:t>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Saadlaoui</w:t>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.104570. </w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40964-024-00717-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812914v1</w:t>
+                <w:t xml:space="preserve">hal-04672848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-field approach for precipitation in metallic alloys. Comparison with a mean-field model</w:t>
+                <w:t xml:space="preserve">An improved Arbitrary Lagrangian–Eulerian thermal-fluid model by considering powder deposition effects on melting pool during Direct Energy Deposition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Eymann</w:t>
+                <w:t xml:space="preserve">Yabo Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Perez</w:t>
+                <w:t xml:space="preserve">Loïc Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+                <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+                <w:t xml:space="preserve">Yassine Saadlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 279, pp.120296. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688369v1</w:t>
+                <w:t xml:space="preserve">hal-04812914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effect of material stiffness and wall thickness on the mechanical properties of ankle-foot orthoses manufactured by material extrusion</w:t>
+                <w:t xml:space="preserve">A full-field approach for precipitation in metallic alloys. Comparison with a mean-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Delbruel</w:t>
+                <w:t xml:space="preserve">Mathilde Eymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abder Banoune</w:t>
+                <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.120296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40964-024-00717-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672848v1</w:t>
+                <w:t xml:space="preserve">hal-04688369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric embedded entities for the IsoGeometric Analysis of complex structures</w:t>
               </w:r>
@@ -536,51 +536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guerder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -627,77 +627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mady Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -774,51 +774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cheap preconditioner based on fast diagonalization method for matrix-free weighted-quadrature isogeometric analysis applied to nonlinear transient heat transfer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,51 +904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Khoa Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158, pp.105387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -995,64 +995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of thick elasto-visco-plastic egg shells under external pressure: Experiments and bifurcation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1223,395 +1223,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study and experiments on the elasto-visco-plastic bifurcation buckling of thick anisotropic plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacquet</w:t>
+                <w:t xml:space="preserve">Experimental and Analytical Study of under Water Pressure Wave Induced by the Implosion of a Bubble Generated by Focused Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaofeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2021.108070⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21144800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270386v1</w:t>
+                <w:t xml:space="preserve">hal-03295429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D B-Rep meshing for real-time data-based geometric parametric analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical study and experiments on the elasto-visco-plastic bifurcation buckling of thick anisotropic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Rochette</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.108070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-021-00194-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2021.108070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659961v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical Study of under Water Pressure Wave Induced by the Implosion of a Bubble Generated by Focused Laser</w:t>
+                <w:t xml:space="preserve">3D B-Rep meshing for real-time data-based geometric parametric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaofeng Han</w:t>
+                <w:t xml:space="preserve">T. Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (14), pp.4800. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21144800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-021-00194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295429v1</w:t>
+                <w:t xml:space="preserve">hal-03659961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Lighting on Analytical Discrete Sensitivities in the Context of IsoGeometric Shape Optimization</w:t>
               </w:r>
@@ -1740,51 +1740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LR B-Splines implementation in the Altair RadiossTM solver for explicit dynamics IsoGeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-FEM Analysis of dynamic crack growth under transient loading in thick shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2510,64 +2510,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automatic isogeometric analysis suitable trivariate models generation-Application to geometric parametric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2627,64 +2627,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric analysis-suitable trivariate NURBS models from standard B-Rep models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2744,51 +2744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An isogeometric locking-free NURBS-based solid-shell element for geometrically nonlinear analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2860,51 +2860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a mixed displacement-stress formulation for the analysis of elastoplastic structures under small strains: Application to a locking-free, NURBS-based solid-shell element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2976,64 +2976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric local h-refinement strategy based on multigrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 100, pp.77-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3079,51 +3079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric analysis of nearly incompressible large strain plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,51 +3195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient isogeometric nurbs-based solid-shell elements: mixed formulation and b-bar method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Muhibullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,51 +3424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient isogeometric NURBS-based solid-shell elements: Mixed formulation and (&amp;lt;i&amp;gt;B&amp;lt;/i&amp;gt;)over-bar-method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3540,51 +3540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of nurbs-based isogeometric solid shell elements: 2d problems and preliminary extension to 3d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3656,51 +3656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locking free isogeometric formulations of curved thick beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,51 +3785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,51 +3902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the shear-tensile mode transition on dynamic crack propagations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Haboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,51 +4044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Haboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric analysis for strain field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4419,51 +4419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of NURBS functions for displacement derivatives measurment by digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4535,64 +4535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit dynamics extended finite element method. Part 1: Mass lumping for arbitrary enrichment functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4639,64 +4639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit dynamics extended finite element method. Part 2: element-by-element Stable-Explicit/Explicit dynamic scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4743,51 +4743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-bar and F-bar projection methods for nearly incompressible linear and non-linear elasticity and plasticity using higher-order NURBS elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,51 +4860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-bar projection method for finite-deformation elasticity and plasticity using NURBS-based isogeometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,64 +4977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed augmented Lagrangian-extended finite element method for modelling elastic-plastic fatigue crack growth with unilateral contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5072,64 +5072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed augmented Lagrangian‐extended finite element method for modelling elastic–plastic fatigue crack growth with unilateral contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5201,51 +5201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-mode stress intensity factors for graded materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5292,64 +5292,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriate extended functions for {x-fem} simulation of elastic-plastic crack growth with frictional contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5400,77 +5400,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended finite element method for numerical simulation of 3D fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Baïetto‐dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5521,64 +5521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriate extended functions for X-FEM simulation of plastic fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5663,2210 +5663,2227 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGA overlapping domain decomposition : A hybrid Mortar collocation method</w:t>
+                <w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Gagnaire</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Maxime Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280678v1</w:t>
+                <w:t xml:space="preserve">hal-05244925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast space-time isogeometric solvers for nonlinear transient heat transfer problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">IGA overlapping domain decomposition : A hybrid Mortar collocation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th U.S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Chicago, United States</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280658v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fast space-time isogeometric solvers for nonlinear transient heat transfer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Cornejo-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">18th U.S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280669v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par radioscopie et réseau de neurones convolutifs du bain de fusion en fabrication additive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tahraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+                <w:t xml:space="preserve">Mattia Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244941v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact de Nitsche et modèles de poutre associés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification par radioscopie et réseau de neurones convolutifs du bain de fusion en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schorsch</w:t>
+                <w:t xml:space="preserve">Mohamed Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Renard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312931v1</w:t>
+                <w:t xml:space="preserve">hal-05244941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitsche-Based models for the unilateral contact of beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Contact de Nitsche et modèles de poutre associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pozzolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics (ICCCM2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of the Bundeswehr Munich, Jul 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229204v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nitsche-Based models for the unilateral contact of beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pozzolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Domain Decomposition Methods DD29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics (ICCCM2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of the Bundeswehr Munich, Jul 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280641v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Domain Decomposition Methods DD29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244925v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling: Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t>
+                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Yousfi</w:t>
+                <w:t xml:space="preserve">L Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Raynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+                <w:t xml:space="preserve">V Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Billon-Lanfray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mechanics of Materials Conference, EMMC19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Colloque National en Calcul de Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040784v1</w:t>
+                <w:t xml:space="preserve">hal-04729777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YETI – Nouvelles fonctionnalités d'optimisation de forme en IGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cheap preconditioner for thermoelastic problems in IGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611069v1</w:t>
+                <w:t xml:space="preserve">hal-04610879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear space-time isogeometric analysis with matrix-free fast diagonalization methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling: Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Billon-Lanfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">19th European Mechanics of Materials Conference, EMMC19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604058v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling : Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">YETI – Nouvelles fonctionnalités d'optimisation de forme en IGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041704v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast space-time isogeometric solvers for thermo-mechanical problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nonlinear space-time isogeometric analysis with matrix-free fast diagonalization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on IsoGeometric Analysis IGA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint Augustine, United States</w:t>
+              <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280620v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling : Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abder Banoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784368v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutif.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fast space-time isogeometric solvers for thermo-mechanical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on IsoGeometric Analysis IGA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint Augustine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784366v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutifs.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610954v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutifs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Elguedj</w:t>
+                <w:t xml:space="preserve">Loic Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National en Calcul de Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Giens, France</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729777v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cheap preconditioner for thermoelastic problems in IGA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identification du bain fondu en fabrication additive métallique grâce à un réseau de neurones convolutifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610879v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix free weighted quadrature IgA applied to heat transfer problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Embedded entities for the isogeometric modeling and shape optimization of complex aero-structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics, ICIAM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mechanics (ACM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335979v1</w:t>
+                <w:t xml:space="preserve">hal-04419906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YETI: YET another Iga code</w:t>
               </w:r>
@@ -7878,77 +7895,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guerder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7973,64 +7990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix free weighted quadrature isogeometric analysis applied to nonlinear transient heat transfer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8075,830 +8092,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température du bain fondu en fabrication additive avec une caméra RGB</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Matrix free weighted quadrature IgA applied to heat transfer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics, ICIAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397911v1</w:t>
+                <w:t xml:space="preserve">hal-04335979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast isogeometric thermoelastic modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mesure de température du bain fondu en fabrication additive avec une caméra RGB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mechanics (ACM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Austin, United States</w:t>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419860v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded entities for the isogeometric modeling and shape optimization of complex aero-structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultrafast isogeometric thermoelastic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Mechanics (ACM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419906v1</w:t>
+                <w:t xml:space="preserve">hal-04419860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche isogéométrique sans matrice à quadrature pondérée pour la simulation thermique ultra rapide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation de la morphologie et cartographie thermique du bain fondu pendant la fabrication additive d'un mur en acier 316L par LMD-p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717586v1</w:t>
+                <w:t xml:space="preserve">hal-03717671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix Free Weighted Quadrature for Ultra-Fast Isogeometric Thermal Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+                <w:t xml:space="preserve">Évaluation de l'état de fissuration des portes d'écluses de la CNR par réduction de modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723371v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique éléments-finis des procédés de fabrication additive de type dépôt sous énergie dirigée DED</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matrix Free Weighted Quadrature for Ultra-Fast Isogeometric Thermal Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawfal Blal</w:t>
+                <w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717663v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'état de fissuration des portes d'écluses de la CNR par réduction de modèle</w:t>
+                <w:t xml:space="preserve">Modélisation thermique éléments-finis des procédés de fabrication additive de type dépôt sous énergie dirigée DED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Maquart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ketaki Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717616v1</w:t>
+                <w:t xml:space="preserve">hal-03717663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded volumetric entities for the isogeometric modeling and shape optimization of complex aero-structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guerder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8939,588 +8956,571 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USACM Thematic Conference on Isogeometric Analysis 2022 (IGA2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix free weighted quadrature for ultra-fast isogeometric thermal modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t>
+                <w:t xml:space="preserve">Approche isogéométrique sans matrice à quadrature pondérée pour la simulation thermique ultra rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USACM Thematic Conference on Isogeometric Analysis 2022 (IGA2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Banff, Canada</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844192v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YETI : YET another Iga code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix free weighted quadrature for ultra-fast isogeometric thermal modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2022, Presqu'Ile de Giens, France</w:t>
+              <w:t xml:space="preserve">USACM Thematic Conference on Isogeometric Analysis 2022 (IGA2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511261v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entités volumiques immergées pour l'analyse isogéométrique de structures complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YETI : YET another Iga code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guerder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselyn Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2022, Presqu'Ile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717611v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation de la morphologie et cartographie thermique du bain fondu pendant la fabrication additive d'un mur en acier 316L par LMD-p</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entités volumiques immergées pour l'analyse isogéométrique de structures complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyn Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717671v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a water cavitation jet peening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaofeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9575,64 +9575,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-Visco-Plastic Buckling of Thick Anisotropic Shells: Numerical Buckling Predictions and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9673,873 +9673,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation des LR B-Splines dans le solveur explicite Altair Radioss</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure par PVDF de l'implosion d'une bulle générée par focalisation laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaofeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824566v1</w:t>
+                <w:t xml:space="preserve">hal-03680791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de maillages surfaciques non structurés en maillages volumiques structurés pour l'Analyse Isogéométrique - Application aux modèles réduits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">Implémentation des LR B-Splines dans le solveur explicite Altair Radioss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elguedj Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824567v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle isogéométrique aux discrétisations non-conformes pour la conception optimale des structures raidies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conversion de maillages surfaciques non structurés en maillages volumiques structurés pour l'Analyse Isogéométrique - Application aux modèles réduits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Morlier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France. 7 p</w:t>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824662v1</w:t>
+                <w:t xml:space="preserve">hal-04824567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de critères de bifurcation pour la prédiction du flambage par fluage de structures coques épaisses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Garnier</w:t>
+                <w:t xml:space="preserve">Un modèle isogéométrique aux discrétisations non-conformes pour la conception optimale des structures raidies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443421v1</w:t>
+                <w:t xml:space="preserve">hal-04824662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure par PVDF de l'implosion d'une bulle générée par focalisation laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation de critères de bifurcation pour la prédiction du flambage par fluage de structures coques épaisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680791v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramétrisation NURBS volumique et optimisation de forme d'une pale de CROR par analyse isogéométrique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Implémentation de l'analyse isogéométrique dans le solveur explicite Radioss©</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Crozes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Morancay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899312v1</w:t>
+                <w:t xml:space="preserve">hal-01899282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation de l'analyse isogéométrique dans le solveur explicite Radioss©</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Paramétrisation NURBS volumique et optimisation de forme d'une pale de CROR par analyse isogéométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Morancay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Crozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899282v1</w:t>
+                <w:t xml:space="preserve">hal-01899312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de modèles NURBS volumiques issus de la CAO pour l'Analyse Isogéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10616,64 +10616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
@@ -10696,433 +10696,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de raffinement h localisé en analyse isogéométrique basée sur une résolution multigrilles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Génération de modèles NURBS volumiques issus de la CAO pour l'Analyse Isogéométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515059v1</w:t>
+                <w:t xml:space="preserve">hal-01517301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">abqNURBS: implémentation d'éléments isogéométriques dans Abaqus et outils de pré- et post-traitement dédiés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stratégie de raffinement h localisé en analyse isogéométrique basée sur une résolution multigrilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Maurin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514302v1</w:t>
+                <w:t xml:space="preserve">hal-01515059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed locking-free NURBS-based solid-shell element for nonlinear solid mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Combescure</w:t>
+                <w:t xml:space="preserve">abqNURBS: implémentation d'éléments isogéométriques dans Abaqus et outils de pré- et post-traitement dédiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YIC GACM 2015 - 3rd ECCOMAS Young Investigators Conference - 6th GACM Colloquium, July 20–23, 2015, Aachen, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052581v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de modèles NURBS volumiques issus de la CAO pour l'Analyse Isogéométrique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">A mixed locking-free NURBS-based solid-shell element for nonlinear solid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">YIC GACM 2015 - 3rd ECCOMAS Young Investigators Conference - 6th GACM Colloquium, July 20–23, 2015, Aachen, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517301v1</w:t>
+                <w:t xml:space="preserve">hal-02052581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d'éléments isogéométriques dans Abaqus et développement d'outils de pré-et post-traitement dédiés</w:t>
               </w:r>
@@ -11134,64 +11134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11242,51 +11242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romains Pelée de Saint Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11350,51 +11350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'éléments finis isogéométrique NURBS massif poutre et coque pour l'analyse de structures minces et épaisses : gestion du verrouillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11458,51 +11458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pelee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11553,64 +11553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit dynamics extended finite element method with standard critical time step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11648,51 +11648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric Analysis of Curved Thin Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romains Pelée de Saint Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11756,51 +11756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transition ductile/fragile des métaux sous choc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Haboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11851,51 +11851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling damage brittle ductile fracture transition with combined X-FEM cohesive zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Haboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11959,51 +11959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of projection methods for the simulation of elastic and inelastic incompressible problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12028,51 +12028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse isogéométrique: une méthode robuste pour les simulations non-linéaires en mécanique des solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire NAFEMS Méthodes numériques avancées pour la simulation numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12097,51 +12097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacement derivatives measurement using nurbs based isogeometric digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12199,532 +12199,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Explicit Dynamics eXtended Finite Element Method With Standard Critical Time Step</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une méthode éléments finis étendus en dynamique explicite avec pas de temps critique standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 ASME International Mechanical Engineering Congress &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Lake Buena Vista, United States</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574326v1</w:t>
+                <w:t xml:space="preserve">hal-01413698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general mass lumping technique for X-FEM explicit dynamics simulations. Application to 2D and 3D dynamic crack growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An Explicit Dynamics eXtended Finite Element Method With Standard Critical Time Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">2009 ASME International Mechanical Engineering Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lake Buena Vista, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517500v1</w:t>
+                <w:t xml:space="preserve">hal-00574326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit dynamics extended finite element method with standard critical time step</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A general mass lumping technique for X-FEM explicit dynamics simulations. Application to 2D and 3D dynamic crack growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Columbus, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517499v1</w:t>
+                <w:t xml:space="preserve">hal-00517500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse isogéométrique et corrélation d'image</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An explicit dynamics extended finite element method with standard critical time step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">10th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517508v1</w:t>
+                <w:t xml:space="preserve">hal-00517499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode éléments finis étendus en dynamique explicite avec pas de temps critique standard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse isogéométrique et corrélation d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413698v1</w:t>
+                <w:t xml:space="preserve">hal-00517508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-bar projection method for finite deformation elasticity and plasticity using NURBS based isogeometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12736,103 +12736,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESAFORM conference on material forming,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM) - 5th European Congress on Computational Mechanics (ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517502v1</w:t>
+                <w:t xml:space="preserve">hal-00517501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-bar projection method for finite deformation elasticity and plasticity using NURBS based isogeometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12844,306 +12844,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM) - 5th European Congress on Computational Mechanics (ECCOMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">11th ESAFORM conference on material forming,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517501v1</w:t>
+                <w:t xml:space="preserve">hal-00517502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of plastic fatigue crack growth by a two scale eXtended Finite Element Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new F-bar formulation for nearly incompressible finite strain analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bazilevs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M. Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">McMat - ASME Applied Mechanics and Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362177v1</w:t>
+                <w:t xml:space="preserve">hal-00517503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B/F-bar projection methods for nearly incompressible analysis using higher-order NURBS elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulation of plastic fatigue crack growth by a two scale eXtended Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th US National Congress on Computational Mechanics (USNCCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517504v1</w:t>
+                <w:t xml:space="preserve">hal-03362177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new F-bar formulation for nearly incompressible finite strain analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">B/F-bar projection methods for nearly incompressible analysis using higher-order NURBS elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bazilevs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13155,116 +13155,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.R. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McMat - ASME Applied Mechanics and Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Austin, United States</w:t>
+              <w:t xml:space="preserve">9th US National Congress on Computational Mechanics (USNCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517503v1</w:t>
+                <w:t xml:space="preserve">hal-00517504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-FEM simulation of plastic fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13302,64 +13302,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of plastic fatigue crack growth by a two scale extended finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13397,77 +13397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X‐FEM to 3D Real Cracks and Elastic‐Plastic Fatigue Crack Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13531,64 +13531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriate extended functions for X-FEM simulation of plastic fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13639,51 +13639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de calcul des facteurs d'intensité des contraintes en mode mixte pour des matériaux à gradient de propriétés mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13721,64 +13721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions de forme étendues pour la mécanique élasto-plastique de la rupture par méthode X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13816,64 +13816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-FEM method for elastic-plastic fatigue crack growth simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13924,77 +13924,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended finite element method for numerical simulation of 3D fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14081,77 +14081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-Time IsoGeometric Analysis for nonlinear transient heat transfer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14257,51 +14257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INSA Lyon; LaMCoS - Laboratoire de Mécanique des Contacts et des Structures, UMR 5259 (Lyon, INSA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14355,51 +14355,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la propagation de fissure en fatigue par la méthode des éléments finis étendus : prise en compte de la plasticité et du contact-frottement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. INSA de Lyon, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14458,51 +14458,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes numériques innovantes pour les simulations robustes en mécanique des solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. INSA Lyon; UCBL, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14689,51 +14689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabo Jia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Saadlaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eymann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Banoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00717-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa Chau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637577v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elguedj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03090-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2021.108070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maquart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00194-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Han" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144800" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09458-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Occelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moran&#231;ay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2019.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dureisseix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112578" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelee de Saint Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.08.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.08.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD19FQCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-2100-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al-Akhras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.09.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4834" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKNMNKVW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.07.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B519LND1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.02.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFGPW7PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. R. Hughes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.09.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZN17Z9G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Muhibullah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0RW74SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0865-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXXW851B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6PQH3P8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9729-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W141L6VC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3128" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFSJ59QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Buteri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lipton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Evans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bazilevs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Hughes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.01.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04G6F9S6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9304-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C491268390C441F71E2F4FA70602C1A97578D91A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Calo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.01.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0209-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14RR2N03-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menouillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Ba&#239;etto&#8208;dubourg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Ribeaucourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(05)80034-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTNJ96SL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Gagnaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo-Fuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244941v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pozzolini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040784v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raynaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Billon-Lanfray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611069v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jegou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jegou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaftandjian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Elguedj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Eduardo Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121000v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397911v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723371v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketaki Mishra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890652v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2020-21491" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Occelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elguedj Thomas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824567v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crozes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899282v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926722v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899313v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408164v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601435v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592841v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simatos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517494v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517498v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517499v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517508v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413698v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517502v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362177v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517504v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517503v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506920v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506917v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6530-9_13" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812989v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507189v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318094v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maquart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119436v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Banoune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00717-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabo Jia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Saadlaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eymann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa Chau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637577v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elguedj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03090-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2021.108070" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00194-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09458-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Occelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moran&#231;ay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2019.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dureisseix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112578" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelee de Saint Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.08.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.08.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD19FQCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-2100-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al-Akhras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.09.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4834" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKNMNKVW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.07.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B519LND1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.02.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFGPW7PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. R. Hughes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.09.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZN17Z9G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Muhibullah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0RW74SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0865-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXXW851B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6PQH3P8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9729-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W141L6VC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3128" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFSJ59QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Buteri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lipton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Evans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bazilevs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Hughes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.01.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04G6F9S6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9304-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C491268390C441F71E2F4FA70602C1A97578D91A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Calo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.01.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0209-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14RR2N03-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menouillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Ba&#239;etto&#8208;dubourg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Ribeaucourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(05)80034-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTNJ96SL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Gagnaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280658v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo-Fuentes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244941v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312931v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorsch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pozzolini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229204v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280641v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729777v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jegou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaftandjian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Elguedj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610879v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Eduardo Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raynaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Billon-Lanfray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611069v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jegou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121000v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397911v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717663v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketaki Mishra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848829v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511261v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890652v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2020-21491" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680791v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824566v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Occelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elguedj Thomas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824567v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824662v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crozes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926722v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899313v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517301v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514302v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052581v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408164v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601435v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592841v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simatos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517494v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517498v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517508v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517502v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506920v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506917v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6530-9_13" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812989v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507189v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318094v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maquart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119436v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>