--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Letellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">telomonk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3603-394X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082636680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be an extreme event or not: That is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional non-autonomous conservative chaotic system based on cross-phase-coupled oscillators: Theoretical analysis and electronic realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrice Ruben Folifack Signing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Antonio Valdes-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.116877. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-based control for generalized synchronization of chaotic systems with large dissipation and dimension mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (9), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex for Lagrangian dynamics in the Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cruz Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Bodnariuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.103137. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0255611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat control law for diffusively y-coupled Rössler systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (13), pp.16511-16529. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-025-11005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Predictors of Explosive Synchronization with Ordinal Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Almendral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e27020113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic dynamics, topological analysis and flat analog electronic control by physiological signals of a neurally-inspired system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeric Tabekoueng Njitacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Vianney Ngamsa Tegnitsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Barà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Fonzin Fozin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjph.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eolian farms on climate dynamics: A simple model point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199 (3), pp.116883. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex-based dynamical units for a taxonomy of chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (11), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0233160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical interpretation of controllability coefficients in nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.106875. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal placement of sensor and actuator for controlling the piecewise linear Chua circuit via a discretized controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (9-12), pp.1341-1368. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236198.2022.2161899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized synchronization mediated by a flat coupling between structurally nonequivalent chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (9), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz-like systems and Lorenz-like attractors: Definition, examples, and equivalences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.044209. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Taxonomy: Some Taxonomic Ranks to Systematically Classify Every Chaotic Attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Stankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.2230004. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812742230004X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex: A bridge between homologies and templates for chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.083108. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability analysis and state reconstruction for networks of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0090239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Program for the Survival of Elderly Patients With Lymphoma: Study Protocol for Randomized Phase 3 Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dubu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (11), pp.e40969. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some elements for a history of the dynamical systems theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Shepelyansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.053110. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0047851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of toroidal chaos: A branched manifold for the Deng toroidal attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0025924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Year Survival Comparing Web-Based Symptom Monitoring vs Routine Surveillance Following Treatment for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Basch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 321 (3), pp.306. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2018.18085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of laminar bidimensional fluid flows seen as autonomous chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.123126. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5120625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic network-based nonlinear theory for dynamical systems observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S Baptista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21967-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and symbolic observability: From dynamical systems to networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and Benefits of Web-Mediated Symptom Reporting for Patients Undergoing Immunotherapy: A Clinical Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget F Koontz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Reports in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.763-768. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000494829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency as a transition to turbulence in pipes: A long tradition from Reynolds to the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345 (9), pp.642-659. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique d’interaction lors d’une situation de collaboration chez des adolescents déficients visuels et chez des adolescents voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Rovira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.607-612. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf1.174.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Survival in Patients Treated for a Lung Cancer Using Self-Evaluated Symptoms Reported Through a Web Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senna Yossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (5), pp.464 - 469. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/COC.0000000000000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotherapy combined with an anti-angiogenic drug applied to a cancer model including angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Kumar Sasmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.297 - 311. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Trial Comparing a Web-Mediated Follow-up With Routine Surveillance in Lung Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pointreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (9), pp.djx029. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnci/djx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the growth rate of host cells affects cancer risk in a deterministic way How the growth rate of host cells affects cancer risk in a deterministic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.93101 - 93101. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5000713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial avascular growth of tumor in a homogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.99 - 112. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizability of nonidentical weakly dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5005840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and synchronization of neuron models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tumor growth can be influenced by delayed interactions between cancer cells and the microenvironment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhas Khajanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamal K. Dana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.17 - 30. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical model for heart remodeling during the two phases of pulmonary arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Lamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-015-0028-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global modeling of aggregated and associated chaotic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.82 - 96. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability coefficients for predicting the class of synchronizability from the algebraic structure of the local oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of domiciliary ventilators compared by using a parametric procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.6. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-016-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-based interval observer dedicated to fault detection: Application to a throttle valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoblos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Journal of Adaptive Control and Signal Processing, 30 (2), pp.317-335. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of chaotic attractors for flows in the absence of any singular point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.063115. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and synchronizability: Are they related?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.242--251. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high cancer rate in human due to a weakness in biology resulting from the rapid increase in lifetime expectancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (3), pp.224--226. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis for designing a suspension of the Henon map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 379 (47-48), pp.3069--3074. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2015.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-physical mean-value NOx model for diesel engine control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic computations of nonlinear observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.062912. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.062912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genesis of special relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (10), pp.1530024. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271815300244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering independent parameters in complex dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence J. Sejnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.182--189. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: II. Genus-one attractors with multiple unimodal folding mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (23), pp.235101. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/48/23/235101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use technique to characterize cardiodynamics from first-return maps on ΔRR-intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiratan Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.83111 - 83111. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic human muscle pressure for driving a mechanical lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (7), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-014-0007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalities in the chaotic generalized Moore & Spiegel equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.40--49. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lung cancer relapse using self-reported symptoms transmitted via an Internet Web-application: pilot study of the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.1467--1473. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-2111-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cancer model for the angiogenic switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 360, pp.21 - 33. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a general procedure for extracting templates from chaotic attractors bounded by high genus torus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.1450045. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812741450045X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting lung cancer relapse using self-evaluation forms weekly filled at home: the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.79--85. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-1954-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: I. Genus-one attractors with an inversion symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (37), pp.375101. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/46/37/375101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Pol and the history of relaxation oscillations: \\ toward the emergence of a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.023120. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3670008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the singular manifold of non observable states in reconstructing chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalin Frunzete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (2), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaotic solution of three-element memristive circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon L. O. Chua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.3819-3827. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127410027878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow curvature manifolds for shaping chaotic attractors: Rossler-like systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (28), pp.285101. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/28/285101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex intermittent dynamics in large-aspect-ratio homogeneously broaded single-mode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 203, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 323 (3-4), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivariance identification using delay differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kadtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schürrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 265 (4), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9601(99)00893-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a nonsynchronized sinusoidally driven dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (7), pp.1759-1772. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127400001080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological invariants in period-doubling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (9), pp.1809-1825. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/33/9/307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling maps by using rational functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (5), pp.6325-6331. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.6325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure selection for global vector field reconstruction by using the identification of fixed points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (2 B), pp.1600-1606. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer evaluation of Homfly polynomials by using Gauss codes, with a skein-template algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (2-3), pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics: What for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.83-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the non-equivalence of observables in phase space reconstructions from recorded time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Aguirre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (39), pp.7913-7927. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/31/39/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing chaotic behavior in a Belousov-Zhabotinskyi reaction by using a global vector field reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (50), pp.10265-10273. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp982219u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a dynamics from a scalar time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb51652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 971640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Deterministic Behavior from Experimental Time Series in Mixing Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43 (9), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690430906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/971640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological structure of chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.51-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in variable stars: Topological analysis of W Vir model pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kolláth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.466-476. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.166189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a multimodal map induced by an equivariant vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reizner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (17), pp.5359-5373. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/29/17/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaos in equivariant electronic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Rulkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (12 A/B), pp.2531-2555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of two quadrature methods of evaluating beam–shape coefficients in generalized lorenz–mie theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35 (9), pp.1537-1542. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.35.001537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized optical theorem for on-axis Gaussian beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Hodges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 125 (1-3), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction including a control parameter dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 211 (4), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(96)00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Characterization of Reconstructed Attractors Modding Out Symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (11), pp.1615-1638. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization and global vector field reconstruction of an experimental electrochemical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (18), pp.7016-7027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of a system with high-order symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (5), pp.4754-4761. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.52.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction from a chaotic experimental signal in copper electrodissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (5), pp.4262-4266. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.51.4262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic evaluation of linking numbers of unstable periodic orbits in chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (5), pp.4693-4695. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Lorenz system, taking into account the equivariance of the vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (4), pp.3492-3495. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector-field reconstruction by using a multivariate polynomial L2 approximation on nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (6), pp.4955-4972. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORLD SCIENTIFIC, 2026, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos: The World of Nonperiodic Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44305-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/8312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la circulation des fluides physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDWARD LORENZ’S CONTRIBUTION TO CHAOS THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.11-57, 2026, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOSEPH FORD: THE EVANGELIST OF (HAMILTONIAN) CHAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.59-105, 2026, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Dynamical Networks from Graphic and Symbolic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observability of dynamical networks from graphic and symbolic approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-15, 2019, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14459-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genesis of Special Relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Hundred Years of General Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le chaos devint descriptible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sciences des Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION TOPOLOGIQUE et RECONSTRUCTION D'ATTRACTEURS ETRANGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science non linéaire [physics]. Université de Paris VII Denis Diderot, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02560615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId348"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Letellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">telomonk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3603-394X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082636680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chaotic itinerancy to intermittent synchronization in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sevilla-Escoboza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vera-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (1), pp.013328. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s3gp-gtln⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-based control for generalized synchronization of chaotic systems with large dissipation and dimension mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (9), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional non-autonomous conservative chaotic system based on cross-phase-coupled oscillators: Theoretical analysis and electronic realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrice Ruben Folifack Signing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Antonio Valdes-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.116877. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be an extreme event or not: That is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat control law for diffusively y-coupled Rössler systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (13), pp.16511-16529. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-025-11005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex for Lagrangian dynamics in the Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cruz Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Bodnariuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.103137. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0255611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic dynamics, topological analysis and flat analog electronic control by physiological signals of a neurally-inspired system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeric Tabekoueng Njitacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Vianney Ngamsa Tegnitsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Barà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Fonzin Fozin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjph.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Predictors of Explosive Synchronization with Ordinal Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Almendral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e27020113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eolian farms on climate dynamics: A simple model point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199 (3), pp.116883. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex-based dynamical units for a taxonomy of chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0233160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz-like systems and Lorenz-like attractors: Definition, examples, and equivalences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.044209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized synchronization mediated by a flat coupling between structurally nonequivalent chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (9), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal placement of sensor and actuator for controlling the piecewise linear Chua circuit via a discretized controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (9-12), pp.1341-1368. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236198.2022.2161899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical interpretation of controllability coefficients in nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.106875. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Taxonomy: Some Taxonomic Ranks to Systematically Classify Every Chaotic Attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Stankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.2230004. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812742230004X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex: A bridge between homologies and templates for chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.083108. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability analysis and state reconstruction for networks of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0090239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Program for the Survival of Elderly Patients With Lymphoma: Study Protocol for Randomized Phase 3 Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dubu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (11), pp.e40969. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some elements for a history of the dynamical systems theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Shepelyansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.053110. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0047851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of toroidal chaos: A branched manifold for the Deng toroidal attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0025924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Year Survival Comparing Web-Based Symptom Monitoring vs Routine Surveillance Following Treatment for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Basch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 321 (3), pp.306. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2018.18085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of laminar bidimensional fluid flows seen as autonomous chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.123126. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5120625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and symbolic observability: From dynamical systems to networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic network-based nonlinear theory for dynamical systems observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S Baptista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21967-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and Benefits of Web-Mediated Symptom Reporting for Patients Undergoing Immunotherapy: A Clinical Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget F Koontz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Reports in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.763-768. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000494829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Survival in Patients Treated for a Lung Cancer Using Self-Evaluated Symptoms Reported Through a Web Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senna Yossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (5), pp.464 - 469. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/COC.0000000000000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotherapy combined with an anti-angiogenic drug applied to a cancer model including angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Kumar Sasmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.297 - 311. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique d’interaction lors d’une situation de collaboration chez des adolescents déficients visuels et chez des adolescents voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Rovira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.607-612. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf1.174.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency as a transition to turbulence in pipes: A long tradition from Reynolds to the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345 (9), pp.642-659. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the growth rate of host cells affects cancer risk in a deterministic way How the growth rate of host cells affects cancer risk in a deterministic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.93101 - 93101. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5000713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Trial Comparing a Web-Mediated Follow-up With Routine Surveillance in Lung Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pointreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (9), pp.djx029. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnci/djx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial avascular growth of tumor in a homogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.99 - 112. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizability of nonidentical weakly dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5005840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and synchronization of neuron models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tumor growth can be influenced by delayed interactions between cancer cells and the microenvironment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhas Khajanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamal K. Dana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.17 - 30. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability coefficients for predicting the class of synchronizability from the algebraic structure of the local oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global modeling of aggregated and associated chaotic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.82 - 96. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical model for heart remodeling during the two phases of pulmonary arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Lamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-015-0028-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of domiciliary ventilators compared by using a parametric procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.6. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-016-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-based interval observer dedicated to fault detection: Application to a throttle valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoblos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Journal of Adaptive Control and Signal Processing, 30 (2), pp.317-335. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of chaotic attractors for flows in the absence of any singular point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.063115. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and synchronizability: Are they related?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.242--251. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high cancer rate in human due to a weakness in biology resulting from the rapid increase in lifetime expectancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (3), pp.224--226. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genesis of special relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (10), pp.1530024. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271815300244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic computations of nonlinear observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.062912. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.062912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-physical mean-value NOx model for diesel engine control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis for designing a suspension of the Henon map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 379 (47-48), pp.3069--3074. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2015.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering independent parameters in complex dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence J. Sejnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.182--189. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: II. Genus-one attractors with multiple unimodal folding mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (23), pp.235101. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/48/23/235101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use technique to characterize cardiodynamics from first-return maps on ΔRR-intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiratan Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.83111 - 83111. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic human muscle pressure for driving a mechanical lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (7), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-014-0007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalities in the chaotic generalized Moore & Spiegel equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.40--49. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lung cancer relapse using self-reported symptoms transmitted via an Internet Web-application: pilot study of the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.1467--1473. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-2111-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cancer model for the angiogenic switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 360, pp.21 - 33. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a general procedure for extracting templates from chaotic attractors bounded by high genus torus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.1450045. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812741450045X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting lung cancer relapse using self-evaluation forms weekly filled at home: the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.79--85. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-1954-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: I. Genus-one attractors with an inversion symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (37), pp.375101. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/46/37/375101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Pol and the history of relaxation oscillations: \\ toward the emergence of a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.023120. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3670008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the singular manifold of non observable states in reconstructing chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalin Frunzete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (2), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaotic solution of three-element memristive circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon L. O. Chua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.3819-3827. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127410027878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow curvature manifolds for shaping chaotic attractors: Rossler-like systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (28), pp.285101. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/28/285101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex intermittent dynamics in large-aspect-ratio homogeneously broaded single-mode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 203, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 323 (3-4), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a nonsynchronized sinusoidally driven dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (7), pp.1759-1772. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127400001080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological invariants in period-doubling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (9), pp.1809-1825. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/33/9/307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivariance identification using delay differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kadtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schürrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 265 (4), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9601(99)00893-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling maps by using rational functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (5), pp.6325-6331. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.6325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure selection for global vector field reconstruction by using the identification of fixed points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (2 B), pp.1600-1606. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer evaluation of Homfly polynomials by using Gauss codes, with a skein-template algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (2-3), pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the non-equivalence of observables in phase space reconstructions from recorded time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Aguirre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (39), pp.7913-7927. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/31/39/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics: What for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.83-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing chaotic behavior in a Belousov-Zhabotinskyi reaction by using a global vector field reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (50), pp.10265-10273. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp982219u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/971640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Deterministic Behavior from Experimental Time Series in Mixing Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43 (9), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690430906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 971640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a dynamics from a scalar time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb51652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological structure of chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.51-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction including a control parameter dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 211 (4), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(96)00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaos in equivariant electronic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Rulkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (12 A/B), pp.2531-2555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of two quadrature methods of evaluating beam–shape coefficients in generalized lorenz–mie theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35 (9), pp.1537-1542. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.35.001537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized optical theorem for on-axis Gaussian beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Hodges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 125 (1-3), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a multimodal map induced by an equivariant vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reizner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (17), pp.5359-5373. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/29/17/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in variable stars: Topological analysis of W Vir model pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kolláth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.466-476. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.166189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Characterization of Reconstructed Attractors Modding Out Symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (11), pp.1615-1638. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction from a chaotic experimental signal in copper electrodissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (5), pp.4262-4266. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.51.4262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of a system with high-order symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (5), pp.4754-4761. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.52.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization and global vector field reconstruction of an experimental electrochemical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (18), pp.7016-7027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic evaluation of linking numbers of unstable periodic orbits in chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (5), pp.4693-4695. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Lorenz system, taking into account the equivariance of the vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (4), pp.3492-3495. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector-field reconstruction by using a multivariate polynomial L2 approximation on nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (6), pp.4955-4972. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORLD SCIENTIFIC, 2026, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos: The World of Nonperiodic Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44305-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/8312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la circulation des fluides physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDWARD LORENZ’S CONTRIBUTION TO CHAOS THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.11-57, 2026, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOSEPH FORD: THE EVANGELIST OF (HAMILTONIAN) CHAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.59-105, 2026, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Dynamical Networks from Graphic and Symbolic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observability of dynamical networks from graphic and symbolic approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-15, 2019, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14459-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genesis of Special Relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Hundred Years of General Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le chaos devint descriptible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sciences des Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION TOPOLOGIQUE et RECONSTRUCTION D'ATTRACTEURS ETRANGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science non linéaire [physics]. Université de Paris VII Denis Diderot, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02560615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7CBA1EE"/>
+    <w:nsid w:val="1EBA1E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/telomonk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3603-394X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082636680" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Kamdjeu Kengne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Minati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273928" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitrice Ruben Folifack Signing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Valdes-Sosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendi&#241;a-Nadal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leyva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Bonel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bodnariuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11005-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Almendral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27020113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeric Tabekoueng Njitacke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Vianney Ngamsa Tegnitsap" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bar&#224;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Fonzin Fozin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2025.04.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Char&#243;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233160" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106875" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2161899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malasoma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Stankevich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto E R&#246;ssler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742230004X" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092933" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090239" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dubu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Septans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40969" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abraham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Holmes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047851" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Basch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Poirier Septans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bennouna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.18085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5120625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendina-Nadal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Bianco-Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S Baptista" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21967-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Aguirre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L Portes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206180" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget F Koontz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494829" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senna Yossi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voog" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COC.0000000000000189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Kumar Sasmal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Draghi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibakar Ghosh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2017.04.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QPNPXG2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethrosne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molinier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djx029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Viger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000713" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.12.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005840" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Aguirre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Portes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985291" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Khajanchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal K. Dana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2017.05.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kerfourn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lamia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Muir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-015-0028-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Le Jean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.11.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLB69NL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boccaletti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042205" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fresnel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0033-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954212" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.12.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P37DX7W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.01.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.10.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68Q304KV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.02.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S. Baptista" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062912" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612364v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271815300244" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lainscsek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weyhenmeyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.04.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/23/235101" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672086v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Yacoub" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubiratan Freitas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928334" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-014-0007-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612418v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2014.09.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-2111-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741450045X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-1954-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003677v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/375101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750595v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalin Frunzete" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026205" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068855v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596807v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lainscsek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadtke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rrer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(99)00893-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG87T7SJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sceller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400001080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier-Guttin-Cluzel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/9/307" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA95D08E1A5EBE82C43A5CEEE36C9783351DFF9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.6325" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596829v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1600" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596830v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574902v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Aguirre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/39/008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/936B9AE4AC6DFD0BA253DDB594D5A8121F612A62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp982219u" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MCRMSGQN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596857v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buckler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb51652.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ4989B4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561202v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Neveu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duverger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemoun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690430906" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNM598HP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596855v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duverger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/971640" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soufi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buchler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koll&#225;th" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.166189" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596872v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutertre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/17/012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/836870B37B9470B45375770213C37528ACF1DAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596873v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Rulkov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596868v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.001537" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Hodges" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596867v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(96)00004-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V61DT07L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248397v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996152" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3MFK50N5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597332v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fei" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597328v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.4754" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maheu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.51.4262" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597336v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4693" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597339v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.3492" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597335v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4955" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423049v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14581" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734949v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44305-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130944v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/8312" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130940v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423069v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423064v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560588v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14459-3_1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130961v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130968v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-science-des-sixties" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/telomonk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3603-394X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082636680" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leyva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendi&#241;a-Nadal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sevilla-Escoboza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vera-&#193;vila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s3gp-gtln" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Minati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitrice Ruben Folifack Signing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Kamdjeu Kengne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Valdes-Sosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11005-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Bonel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bodnariuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255611" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeric Tabekoueng Njitacke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Vianney Ngamsa Tegnitsap" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bar&#224;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Fonzin Fozin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2025.04.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Almendral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27020113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Char&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malasoma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044209" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2161899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106875" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Stankevich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto E R&#246;ssler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742230004X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092933" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dubu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Septans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40969" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Holmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025924" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Basch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Poirier Septans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bennouna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.18085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5120625" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Aguirre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L Portes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendina-Nadal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Bianco-Martinez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S Baptista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21967-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget F Koontz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494829" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senna Yossi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voog" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COC.0000000000000189" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Kumar Sasmal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Draghi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibakar Ghosh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2017.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QPNPXG2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0607" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Viger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethrosne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molinier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djx029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.12.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005840" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Aguirre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Portes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985291" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Khajanchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal K. Dana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2017.05.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boccaletti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042205" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Le Jean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.11.031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLB69NL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kerfourn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lamia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Muir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-015-0028-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fresnel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0033-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.12.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P37DX7W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.01.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271815300244" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S. Baptista" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062912" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.02.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68Q304KV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lainscsek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weyhenmeyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.04.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/23/235101" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Yacoub" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubiratan Freitas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928334" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-014-0007-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2014.09.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-2111-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741450045X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612403v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-1954-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/375101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalin Frunzete" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026205" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596817v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sceller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400001080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier-Guttin-Cluzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/9/307" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA95D08E1A5EBE82C43A5CEEE36C9783351DFF9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lainscsek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadtke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rrer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(99)00893-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG87T7SJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596809v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.6325" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596829v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1600" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574902v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Aguirre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/39/008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/936B9AE4AC6DFD0BA253DDB594D5A8121F612A62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596841v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp982219u" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MCRMSGQN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596855v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duverger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/971640" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemoun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690430906" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNM598HP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Neveu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duverger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buckler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb51652.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ4989B4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(96)00004-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V61DT07L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596873v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Rulkov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596868v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.001537" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Hodges" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596872v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutertre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/17/012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/836870B37B9470B45375770213C37528ACF1DAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596864v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soufi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buchler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koll&#225;th" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.166189" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996152" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3MFK50N5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maheu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.51.4262" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597328v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.4754" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597332v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fei" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597336v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4693" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.3492" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597335v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4955" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14581" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734949v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44305-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130944v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/8312" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130940v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423069v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423064v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560588v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14459-3_1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130961v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130968v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-science-des-sixties" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560615v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>