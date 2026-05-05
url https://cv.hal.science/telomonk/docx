--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Letellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">telomonk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3603-394X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082636680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chaotic itinerancy to intermittent synchronization in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sevilla-Escoboza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vera-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (1), pp.013328. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s3gp-gtln⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-based control for generalized synchronization of chaotic systems with large dissipation and dimension mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (9), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional non-autonomous conservative chaotic system based on cross-phase-coupled oscillators: Theoretical analysis and electronic realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrice Ruben Folifack Signing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Antonio Valdes-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.116877. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be an extreme event or not: That is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat control law for diffusively y-coupled Rössler systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (13), pp.16511-16529. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-025-11005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex for Lagrangian dynamics in the Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cruz Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Bodnariuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.103137. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0255611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic dynamics, topological analysis and flat analog electronic control by physiological signals of a neurally-inspired system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeric Tabekoueng Njitacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Vianney Ngamsa Tegnitsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Barà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Fonzin Fozin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjph.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Predictors of Explosive Synchronization with Ordinal Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Almendral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e27020113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eolian farms on climate dynamics: A simple model point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199 (3), pp.116883. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex-based dynamical units for a taxonomy of chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0233160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz-like systems and Lorenz-like attractors: Definition, examples, and equivalences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.044209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized synchronization mediated by a flat coupling between structurally nonequivalent chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (9), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal placement of sensor and actuator for controlling the piecewise linear Chua circuit via a discretized controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (9-12), pp.1341-1368. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236198.2022.2161899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical interpretation of controllability coefficients in nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.106875. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Taxonomy: Some Taxonomic Ranks to Systematically Classify Every Chaotic Attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Stankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.2230004. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812742230004X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex: A bridge between homologies and templates for chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.083108. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability analysis and state reconstruction for networks of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0090239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Program for the Survival of Elderly Patients With Lymphoma: Study Protocol for Randomized Phase 3 Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dubu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (11), pp.e40969. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some elements for a history of the dynamical systems theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Shepelyansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.053110. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0047851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of toroidal chaos: A branched manifold for the Deng toroidal attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0025924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Year Survival Comparing Web-Based Symptom Monitoring vs Routine Surveillance Following Treatment for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Basch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 321 (3), pp.306. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2018.18085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of laminar bidimensional fluid flows seen as autonomous chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.123126. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5120625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and symbolic observability: From dynamical systems to networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic network-based nonlinear theory for dynamical systems observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S Baptista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21967-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and Benefits of Web-Mediated Symptom Reporting for Patients Undergoing Immunotherapy: A Clinical Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget F Koontz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Reports in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.763-768. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000494829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Survival in Patients Treated for a Lung Cancer Using Self-Evaluated Symptoms Reported Through a Web Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senna Yossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (5), pp.464 - 469. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/COC.0000000000000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotherapy combined with an anti-angiogenic drug applied to a cancer model including angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Kumar Sasmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.297 - 311. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique d’interaction lors d’une situation de collaboration chez des adolescents déficients visuels et chez des adolescents voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Rovira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.607-612. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf1.174.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency as a transition to turbulence in pipes: A long tradition from Reynolds to the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345 (9), pp.642-659. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the growth rate of host cells affects cancer risk in a deterministic way How the growth rate of host cells affects cancer risk in a deterministic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.93101 - 93101. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5000713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Trial Comparing a Web-Mediated Follow-up With Routine Surveillance in Lung Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pointreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (9), pp.djx029. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnci/djx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial avascular growth of tumor in a homogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.99 - 112. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizability of nonidentical weakly dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5005840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and synchronization of neuron models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tumor growth can be influenced by delayed interactions between cancer cells and the microenvironment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhas Khajanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamal K. Dana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.17 - 30. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability coefficients for predicting the class of synchronizability from the algebraic structure of the local oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global modeling of aggregated and associated chaotic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.82 - 96. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical model for heart remodeling during the two phases of pulmonary arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Lamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-015-0028-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of domiciliary ventilators compared by using a parametric procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.6. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-016-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-based interval observer dedicated to fault detection: Application to a throttle valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoblos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Journal of Adaptive Control and Signal Processing, 30 (2), pp.317-335. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of chaotic attractors for flows in the absence of any singular point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.063115. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and synchronizability: Are they related?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.242--251. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high cancer rate in human due to a weakness in biology resulting from the rapid increase in lifetime expectancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (3), pp.224--226. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genesis of special relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (10), pp.1530024. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271815300244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic computations of nonlinear observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.062912. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.062912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-physical mean-value NOx model for diesel engine control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis for designing a suspension of the Henon map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 379 (47-48), pp.3069--3074. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2015.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering independent parameters in complex dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence J. Sejnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.182--189. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: II. Genus-one attractors with multiple unimodal folding mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (23), pp.235101. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/48/23/235101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use technique to characterize cardiodynamics from first-return maps on ΔRR-intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiratan Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.83111 - 83111. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic human muscle pressure for driving a mechanical lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (7), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-014-0007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalities in the chaotic generalized Moore & Spiegel equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.40--49. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lung cancer relapse using self-reported symptoms transmitted via an Internet Web-application: pilot study of the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.1467--1473. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-2111-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cancer model for the angiogenic switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 360, pp.21 - 33. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a general procedure for extracting templates from chaotic attractors bounded by high genus torus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.1450045. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812741450045X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting lung cancer relapse using self-evaluation forms weekly filled at home: the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.79--85. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-1954-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: I. Genus-one attractors with an inversion symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (37), pp.375101. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/46/37/375101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Pol and the history of relaxation oscillations: \\ toward the emergence of a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.023120. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3670008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the singular manifold of non observable states in reconstructing chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalin Frunzete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (2), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaotic solution of three-element memristive circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon L. O. Chua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.3819-3827. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127410027878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow curvature manifolds for shaping chaotic attractors: Rossler-like systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (28), pp.285101. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/28/285101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex intermittent dynamics in large-aspect-ratio homogeneously broaded single-mode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 203, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 323 (3-4), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a nonsynchronized sinusoidally driven dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (7), pp.1759-1772. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127400001080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological invariants in period-doubling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (9), pp.1809-1825. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/33/9/307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivariance identification using delay differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kadtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schürrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 265 (4), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9601(99)00893-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling maps by using rational functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (5), pp.6325-6331. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.6325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure selection for global vector field reconstruction by using the identification of fixed points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (2 B), pp.1600-1606. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer evaluation of Homfly polynomials by using Gauss codes, with a skein-template algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (2-3), pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the non-equivalence of observables in phase space reconstructions from recorded time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Aguirre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (39), pp.7913-7927. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/31/39/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics: What for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.83-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing chaotic behavior in a Belousov-Zhabotinskyi reaction by using a global vector field reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (50), pp.10265-10273. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp982219u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/971640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Deterministic Behavior from Experimental Time Series in Mixing Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43 (9), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690430906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 971640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a dynamics from a scalar time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb51652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological structure of chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.51-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction including a control parameter dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 211 (4), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(96)00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaos in equivariant electronic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Rulkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (12 A/B), pp.2531-2555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of two quadrature methods of evaluating beam–shape coefficients in generalized lorenz–mie theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35 (9), pp.1537-1542. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.35.001537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized optical theorem for on-axis Gaussian beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Hodges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 125 (1-3), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a multimodal map induced by an equivariant vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reizner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (17), pp.5359-5373. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/29/17/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in variable stars: Topological analysis of W Vir model pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kolláth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.466-476. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.166189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Characterization of Reconstructed Attractors Modding Out Symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (11), pp.1615-1638. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction from a chaotic experimental signal in copper electrodissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (5), pp.4262-4266. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.51.4262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of a system with high-order symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (5), pp.4754-4761. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.52.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization and global vector field reconstruction of an experimental electrochemical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (18), pp.7016-7027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic evaluation of linking numbers of unstable periodic orbits in chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (5), pp.4693-4695. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Lorenz system, taking into account the equivariance of the vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (4), pp.3492-3495. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector-field reconstruction by using a multivariate polynomial L2 approximation on nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (6), pp.4955-4972. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORLD SCIENTIFIC, 2026, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos: The World of Nonperiodic Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44305-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/8312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la circulation des fluides physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDWARD LORENZ’S CONTRIBUTION TO CHAOS THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.11-57, 2026, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOSEPH FORD: THE EVANGELIST OF (HAMILTONIAN) CHAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.59-105, 2026, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Dynamical Networks from Graphic and Symbolic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observability of dynamical networks from graphic and symbolic approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-15, 2019, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14459-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genesis of Special Relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Hundred Years of General Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le chaos devint descriptible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sciences des Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION TOPOLOGIQUE et RECONSTRUCTION D'ATTRACTEURS ETRANGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science non linéaire [physics]. Université de Paris VII Denis Diderot, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02560615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Letellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">telomonk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3603-394X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082636680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chaotic itinerancy to intermittent synchronization in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sevilla-Escoboza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vera-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (1), pp.013328. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s3gp-gtln⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-based control for generalized synchronization of chaotic systems with large dissipation and dimension mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (9), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional non-autonomous conservative chaotic system based on cross-phase-coupled oscillators: Theoretical analysis and electronic realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrice Ruben Folifack Signing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Antonio Valdes-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.116877. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be an extreme event or not: That is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat control law for diffusively y-coupled Rössler systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (13), pp.16511-16529. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-025-11005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex for Lagrangian dynamics in the Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cruz Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Bodnariuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.103137. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0255611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Predictors of Explosive Synchronization with Ordinal Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Almendral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e27020113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic dynamics, topological analysis and flat analog electronic control by physiological signals of a neurally-inspired system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeric Tabekoueng Njitacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Vianney Ngamsa Tegnitsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Barà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Fonzin Fozin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjph.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eolian farms on climate dynamics: A simple model point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199 (3), pp.116883. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex-based dynamical units for a taxonomy of chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0233160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz-like systems and Lorenz-like attractors: Definition, examples, and equivalences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.044209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized synchronization mediated by a flat coupling between structurally nonequivalent chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (9), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal placement of sensor and actuator for controlling the piecewise linear Chua circuit via a discretized controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (9-12), pp.1341-1368. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236198.2022.2161899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical interpretation of controllability coefficients in nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.106875. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Taxonomy: Some Taxonomic Ranks to Systematically Classify Every Chaotic Attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Stankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.2230004. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812742230004X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex: A bridge between homologies and templates for chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.083108. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability analysis and state reconstruction for networks of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0090239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Program for the Survival of Elderly Patients With Lymphoma: Study Protocol for Randomized Phase 3 Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dubu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (11), pp.e40969. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some elements for a history of the dynamical systems theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Shepelyansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.053110. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0047851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of toroidal chaos: A branched manifold for the Deng toroidal attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0025924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Year Survival Comparing Web-Based Symptom Monitoring vs Routine Surveillance Following Treatment for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Basch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 321 (3), pp.306. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2018.18085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of laminar bidimensional fluid flows seen as autonomous chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.123126. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5120625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic network-based nonlinear theory for dynamical systems observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S Baptista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21967-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and symbolic observability: From dynamical systems to networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and Benefits of Web-Mediated Symptom Reporting for Patients Undergoing Immunotherapy: A Clinical Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget F Koontz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Reports in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.763-768. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000494829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Survival in Patients Treated for a Lung Cancer Using Self-Evaluated Symptoms Reported Through a Web Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senna Yossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (5), pp.464 - 469. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/COC.0000000000000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotherapy combined with an anti-angiogenic drug applied to a cancer model including angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Kumar Sasmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.297 - 311. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique d’interaction lors d’une situation de collaboration chez des adolescents déficients visuels et chez des adolescents voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Rovira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.607-612. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf1.174.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency as a transition to turbulence in pipes: A long tradition from Reynolds to the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345 (9), pp.642-659. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the growth rate of host cells affects cancer risk in a deterministic way How the growth rate of host cells affects cancer risk in a deterministic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.93101 - 93101. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5000713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Trial Comparing a Web-Mediated Follow-up With Routine Surveillance in Lung Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pointreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (9), pp.djx029. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnci/djx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial avascular growth of tumor in a homogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.99 - 112. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizability of nonidentical weakly dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5005840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and synchronization of neuron models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tumor growth can be influenced by delayed interactions between cancer cells and the microenvironment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhas Khajanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamal K. Dana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.17 - 30. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability coefficients for predicting the class of synchronizability from the algebraic structure of the local oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global modeling of aggregated and associated chaotic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.82 - 96. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical model for heart remodeling during the two phases of pulmonary arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Lamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-015-0028-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of domiciliary ventilators compared by using a parametric procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.6. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-016-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-based interval observer dedicated to fault detection: Application to a throttle valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoblos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Journal of Adaptive Control and Signal Processing, 30 (2), pp.317-335. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of chaotic attractors for flows in the absence of any singular point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.063115. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and synchronizability: Are they related?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.242--251. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high cancer rate in human due to a weakness in biology resulting from the rapid increase in lifetime expectancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (3), pp.224--226. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic computations of nonlinear observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.062912. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.062912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genesis of special relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (10), pp.1530024. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271815300244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-physical mean-value NOx model for diesel engine control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis for designing a suspension of the Henon map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 379 (47-48), pp.3069--3074. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2015.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering independent parameters in complex dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence J. Sejnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.182--189. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: II. Genus-one attractors with multiple unimodal folding mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (23), pp.235101. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/48/23/235101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use technique to characterize cardiodynamics from first-return maps on ΔRR-intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiratan Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.83111 - 83111. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic human muscle pressure for driving a mechanical lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (7), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-014-0007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalities in the chaotic generalized Moore & Spiegel equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.40--49. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lung cancer relapse using self-reported symptoms transmitted via an Internet Web-application: pilot study of the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.1467--1473. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-2111-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cancer model for the angiogenic switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 360, pp.21 - 33. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a general procedure for extracting templates from chaotic attractors bounded by high genus torus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.1450045. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812741450045X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting lung cancer relapse using self-evaluation forms weekly filled at home: the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.79--85. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-1954-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: I. Genus-one attractors with an inversion symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (37), pp.375101. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/46/37/375101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Pol and the history of relaxation oscillations: \\ toward the emergence of a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.023120. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3670008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the singular manifold of non observable states in reconstructing chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalin Frunzete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (2), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaotic solution of three-element memristive circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon L. O. Chua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.3819-3827. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127410027878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow curvature manifolds for shaping chaotic attractors: Rossler-like systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (28), pp.285101. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/28/285101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex intermittent dynamics in large-aspect-ratio homogeneously broaded single-mode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 203, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 323 (3-4), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a nonsynchronized sinusoidally driven dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (7), pp.1759-1772. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127400001080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological invariants in period-doubling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (9), pp.1809-1825. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/33/9/307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivariance identification using delay differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kadtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schürrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 265 (4), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9601(99)00893-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling maps by using rational functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (5), pp.6325-6331. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.6325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure selection for global vector field reconstruction by using the identification of fixed points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (2 B), pp.1600-1606. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer evaluation of Homfly polynomials by using Gauss codes, with a skein-template algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (2-3), pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the non-equivalence of observables in phase space reconstructions from recorded time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Aguirre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (39), pp.7913-7927. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/31/39/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics: What for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.83-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing chaotic behavior in a Belousov-Zhabotinskyi reaction by using a global vector field reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (50), pp.10265-10273. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp982219u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Deterministic Behavior from Experimental Time Series in Mixing Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43 (9), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690430906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/971640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 971640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a dynamics from a scalar time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb51652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological structure of chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.51-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction including a control parameter dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 211 (4), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(96)00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaos in equivariant electronic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Rulkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (12 A/B), pp.2531-2555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of two quadrature methods of evaluating beam–shape coefficients in generalized lorenz–mie theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35 (9), pp.1537-1542. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.35.001537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized optical theorem for on-axis Gaussian beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Hodges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 125 (1-3), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a multimodal map induced by an equivariant vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reizner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (17), pp.5359-5373. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/29/17/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in variable stars: Topological analysis of W Vir model pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kolláth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.466-476. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.166189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Characterization of Reconstructed Attractors Modding Out Symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (11), pp.1615-1638. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction from a chaotic experimental signal in copper electrodissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (5), pp.4262-4266. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.51.4262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of a system with high-order symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (5), pp.4754-4761. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.52.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization and global vector field reconstruction of an experimental electrochemical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (18), pp.7016-7027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic evaluation of linking numbers of unstable periodic orbits in chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (5), pp.4693-4695. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Lorenz system, taking into account the equivariance of the vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (4), pp.3492-3495. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector-field reconstruction by using a multivariate polynomial L2 approximation on nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (6), pp.4955-4972. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORLD SCIENTIFIC, 2026, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos: The World of Nonperiodic Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44305-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/8312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la circulation des fluides physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDWARD LORENZ’S CONTRIBUTION TO CHAOS THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.11-57, 2026, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOSEPH FORD: THE EVANGELIST OF (HAMILTONIAN) CHAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.59-105, 2026, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Dynamical Networks from Graphic and Symbolic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observability of dynamical networks from graphic and symbolic approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-15, 2019, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14459-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genesis of Special Relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Hundred Years of General Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le chaos devint descriptible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sciences des Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION TOPOLOGIQUE et RECONSTRUCTION D'ATTRACTEURS ETRANGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science non linéaire [physics]. Université de Paris VII Denis Diderot, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02560615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EBA1E0A"/>
+    <w:nsid w:val="CAF96B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/telomonk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3603-394X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082636680" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leyva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendi&#241;a-Nadal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sevilla-Escoboza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vera-&#193;vila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s3gp-gtln" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Minati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitrice Ruben Folifack Signing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Kamdjeu Kengne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Valdes-Sosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11005-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Bonel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bodnariuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255611" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeric Tabekoueng Njitacke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Vianney Ngamsa Tegnitsap" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bar&#224;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Fonzin Fozin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2025.04.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Almendral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27020113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Char&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malasoma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044209" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2161899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106875" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Stankevich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto E R&#246;ssler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742230004X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092933" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dubu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Septans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40969" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Holmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025924" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Basch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Poirier Septans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bennouna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.18085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5120625" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Aguirre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L Portes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendina-Nadal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Bianco-Martinez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S Baptista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21967-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget F Koontz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494829" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senna Yossi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voog" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COC.0000000000000189" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Kumar Sasmal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Draghi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibakar Ghosh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2017.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QPNPXG2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0607" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Viger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethrosne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molinier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djx029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.12.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005840" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Aguirre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Portes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985291" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Khajanchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal K. Dana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2017.05.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boccaletti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042205" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Le Jean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.11.031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLB69NL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kerfourn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lamia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Muir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-015-0028-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fresnel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0033-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.12.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P37DX7W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.01.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271815300244" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S. Baptista" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062912" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.02.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68Q304KV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lainscsek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weyhenmeyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.04.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/23/235101" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Yacoub" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubiratan Freitas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928334" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-014-0007-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2014.09.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-2111-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741450045X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612403v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-1954-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/375101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalin Frunzete" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026205" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596817v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sceller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400001080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier-Guttin-Cluzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/9/307" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA95D08E1A5EBE82C43A5CEEE36C9783351DFF9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lainscsek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadtke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rrer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(99)00893-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG87T7SJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596809v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.6325" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596829v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1600" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574902v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Aguirre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/39/008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/936B9AE4AC6DFD0BA253DDB594D5A8121F612A62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596841v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp982219u" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MCRMSGQN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596855v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duverger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/971640" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemoun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690430906" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNM598HP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Neveu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duverger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buckler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb51652.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ4989B4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(96)00004-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V61DT07L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596873v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Rulkov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596868v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.001537" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Hodges" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596872v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutertre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/17/012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/836870B37B9470B45375770213C37528ACF1DAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596864v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soufi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buchler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koll&#225;th" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.166189" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996152" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3MFK50N5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maheu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.51.4262" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597328v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.4754" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597332v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fei" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597336v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4693" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.3492" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597335v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4955" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14581" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734949v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44305-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130944v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/8312" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130940v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423069v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423064v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560588v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14459-3_1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130961v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130968v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-science-des-sixties" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560615v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/telomonk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3603-394X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082636680" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leyva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendi&#241;a-Nadal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sevilla-Escoboza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vera-&#193;vila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s3gp-gtln" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Minati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitrice Ruben Folifack Signing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Kamdjeu Kengne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Valdes-Sosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11005-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Bonel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bodnariuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255611" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Almendral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27020113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeric Tabekoueng Njitacke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Vianney Ngamsa Tegnitsap" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bar&#224;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Fonzin Fozin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2025.04.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Char&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malasoma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044209" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2161899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106875" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Stankevich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto E R&#246;ssler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742230004X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092933" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dubu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Septans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40969" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Holmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025924" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Basch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Poirier Septans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bennouna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.18085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5120625" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendina-Nadal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Bianco-Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S Baptista" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21967-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Aguirre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L Portes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206180" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget F Koontz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494829" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senna Yossi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voog" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COC.0000000000000189" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Kumar Sasmal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Draghi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibakar Ghosh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2017.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QPNPXG2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0607" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Viger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethrosne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molinier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djx029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.12.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005840" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Aguirre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Portes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985291" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Khajanchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal K. Dana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2017.05.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boccaletti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042205" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Le Jean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.11.031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLB69NL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kerfourn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lamia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Muir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-015-0028-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fresnel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0033-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.12.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P37DX7W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.01.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612374v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S. Baptista" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062912" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612364v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271815300244" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.02.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68Q304KV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lainscsek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weyhenmeyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.04.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/23/235101" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Yacoub" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubiratan Freitas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928334" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-014-0007-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2014.09.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-2111-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741450045X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612403v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-1954-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/375101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalin Frunzete" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026205" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596817v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sceller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400001080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier-Guttin-Cluzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/9/307" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA95D08E1A5EBE82C43A5CEEE36C9783351DFF9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lainscsek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadtke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rrer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(99)00893-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG87T7SJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596809v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.6325" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596829v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1600" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574902v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Aguirre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/39/008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/936B9AE4AC6DFD0BA253DDB594D5A8121F612A62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596841v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp982219u" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MCRMSGQN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemoun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690430906" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNM598HP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596855v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duverger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/971640" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Neveu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duverger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buckler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb51652.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ4989B4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(96)00004-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V61DT07L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596873v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Rulkov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596868v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.001537" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Hodges" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596872v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutertre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/17/012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/836870B37B9470B45375770213C37528ACF1DAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596864v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soufi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buchler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koll&#225;th" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.166189" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996152" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3MFK50N5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maheu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.51.4262" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597328v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.4754" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597332v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fei" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597336v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4693" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.3492" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597335v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4955" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14581" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734949v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44305-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130944v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/8312" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130940v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423069v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423064v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560588v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14459-3_1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130961v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130968v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-science-des-sixties" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560615v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>