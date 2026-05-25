--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Letellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">telomonk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3603-394X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082636680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chaotic itinerancy to intermittent synchronization in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sevilla-Escoboza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vera-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (1), pp.013328. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s3gp-gtln⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-based control for generalized synchronization of chaotic systems with large dissipation and dimension mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (9), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional non-autonomous conservative chaotic system based on cross-phase-coupled oscillators: Theoretical analysis and electronic realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrice Ruben Folifack Signing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Antonio Valdes-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.116877. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be an extreme event or not: That is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat control law for diffusively y-coupled Rössler systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (13), pp.16511-16529. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-025-11005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex for Lagrangian dynamics in the Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cruz Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Bodnariuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.103137. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0255611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Predictors of Explosive Synchronization with Ordinal Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Almendral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e27020113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic dynamics, topological analysis and flat analog electronic control by physiological signals of a neurally-inspired system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeric Tabekoueng Njitacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Vianney Ngamsa Tegnitsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Barà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Fonzin Fozin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjph.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eolian farms on climate dynamics: A simple model point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199 (3), pp.116883. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex-based dynamical units for a taxonomy of chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0233160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz-like systems and Lorenz-like attractors: Definition, examples, and equivalences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.044209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized synchronization mediated by a flat coupling between structurally nonequivalent chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (9), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal placement of sensor and actuator for controlling the piecewise linear Chua circuit via a discretized controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (9-12), pp.1341-1368. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236198.2022.2161899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical interpretation of controllability coefficients in nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.106875. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Taxonomy: Some Taxonomic Ranks to Systematically Classify Every Chaotic Attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Stankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.2230004. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812742230004X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex: A bridge between homologies and templates for chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.083108. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability analysis and state reconstruction for networks of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0090239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Program for the Survival of Elderly Patients With Lymphoma: Study Protocol for Randomized Phase 3 Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dubu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (11), pp.e40969. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some elements for a history of the dynamical systems theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Shepelyansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.053110. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0047851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of toroidal chaos: A branched manifold for the Deng toroidal attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0025924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Year Survival Comparing Web-Based Symptom Monitoring vs Routine Surveillance Following Treatment for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Basch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 321 (3), pp.306. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2018.18085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of laminar bidimensional fluid flows seen as autonomous chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.123126. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5120625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic network-based nonlinear theory for dynamical systems observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S Baptista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21967-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and symbolic observability: From dynamical systems to networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and Benefits of Web-Mediated Symptom Reporting for Patients Undergoing Immunotherapy: A Clinical Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget F Koontz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Reports in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.763-768. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000494829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Survival in Patients Treated for a Lung Cancer Using Self-Evaluated Symptoms Reported Through a Web Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senna Yossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (5), pp.464 - 469. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/COC.0000000000000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotherapy combined with an anti-angiogenic drug applied to a cancer model including angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Kumar Sasmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.297 - 311. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique d’interaction lors d’une situation de collaboration chez des adolescents déficients visuels et chez des adolescents voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Rovira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.607-612. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf1.174.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency as a transition to turbulence in pipes: A long tradition from Reynolds to the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345 (9), pp.642-659. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the growth rate of host cells affects cancer risk in a deterministic way How the growth rate of host cells affects cancer risk in a deterministic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.93101 - 93101. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5000713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Trial Comparing a Web-Mediated Follow-up With Routine Surveillance in Lung Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pointreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (9), pp.djx029. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnci/djx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial avascular growth of tumor in a homogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.99 - 112. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizability of nonidentical weakly dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5005840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and synchronization of neuron models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tumor growth can be influenced by delayed interactions between cancer cells and the microenvironment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhas Khajanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamal K. Dana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.17 - 30. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability coefficients for predicting the class of synchronizability from the algebraic structure of the local oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global modeling of aggregated and associated chaotic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.82 - 96. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical model for heart remodeling during the two phases of pulmonary arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Lamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-015-0028-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of domiciliary ventilators compared by using a parametric procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.6. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-016-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-based interval observer dedicated to fault detection: Application to a throttle valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoblos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Journal of Adaptive Control and Signal Processing, 30 (2), pp.317-335. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of chaotic attractors for flows in the absence of any singular point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.063115. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and synchronizability: Are they related?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.242--251. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high cancer rate in human due to a weakness in biology resulting from the rapid increase in lifetime expectancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (3), pp.224--226. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic computations of nonlinear observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.062912. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.062912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genesis of special relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (10), pp.1530024. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271815300244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-physical mean-value NOx model for diesel engine control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis for designing a suspension of the Henon map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 379 (47-48), pp.3069--3074. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2015.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering independent parameters in complex dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence J. Sejnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.182--189. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: II. Genus-one attractors with multiple unimodal folding mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (23), pp.235101. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/48/23/235101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use technique to characterize cardiodynamics from first-return maps on ΔRR-intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiratan Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.83111 - 83111. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic human muscle pressure for driving a mechanical lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (7), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-014-0007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalities in the chaotic generalized Moore & Spiegel equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.40--49. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lung cancer relapse using self-reported symptoms transmitted via an Internet Web-application: pilot study of the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.1467--1473. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-2111-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cancer model for the angiogenic switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 360, pp.21 - 33. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a general procedure for extracting templates from chaotic attractors bounded by high genus torus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.1450045. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812741450045X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting lung cancer relapse using self-evaluation forms weekly filled at home: the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.79--85. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-1954-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: I. Genus-one attractors with an inversion symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (37), pp.375101. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/46/37/375101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Pol and the history of relaxation oscillations: \\ toward the emergence of a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.023120. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3670008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the singular manifold of non observable states in reconstructing chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalin Frunzete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (2), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaotic solution of three-element memristive circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon L. O. Chua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.3819-3827. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127410027878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow curvature manifolds for shaping chaotic attractors: Rossler-like systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (28), pp.285101. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/28/285101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex intermittent dynamics in large-aspect-ratio homogeneously broaded single-mode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 203, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 323 (3-4), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a nonsynchronized sinusoidally driven dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (7), pp.1759-1772. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127400001080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological invariants in period-doubling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (9), pp.1809-1825. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/33/9/307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivariance identification using delay differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kadtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schürrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 265 (4), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9601(99)00893-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling maps by using rational functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (5), pp.6325-6331. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.6325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure selection for global vector field reconstruction by using the identification of fixed points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (2 B), pp.1600-1606. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer evaluation of Homfly polynomials by using Gauss codes, with a skein-template algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (2-3), pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the non-equivalence of observables in phase space reconstructions from recorded time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Aguirre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (39), pp.7913-7927. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/31/39/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics: What for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.83-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing chaotic behavior in a Belousov-Zhabotinskyi reaction by using a global vector field reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (50), pp.10265-10273. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp982219u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Deterministic Behavior from Experimental Time Series in Mixing Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43 (9), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690430906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/971640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 971640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a dynamics from a scalar time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb51652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological structure of chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.51-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction including a control parameter dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 211 (4), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(96)00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaos in equivariant electronic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Rulkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (12 A/B), pp.2531-2555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of two quadrature methods of evaluating beam–shape coefficients in generalized lorenz–mie theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35 (9), pp.1537-1542. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.35.001537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized optical theorem for on-axis Gaussian beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Hodges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 125 (1-3), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a multimodal map induced by an equivariant vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reizner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (17), pp.5359-5373. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/29/17/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in variable stars: Topological analysis of W Vir model pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kolláth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.466-476. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.166189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Characterization of Reconstructed Attractors Modding Out Symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (11), pp.1615-1638. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction from a chaotic experimental signal in copper electrodissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (5), pp.4262-4266. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.51.4262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of a system with high-order symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (5), pp.4754-4761. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.52.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization and global vector field reconstruction of an experimental electrochemical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (18), pp.7016-7027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic evaluation of linking numbers of unstable periodic orbits in chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (5), pp.4693-4695. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Lorenz system, taking into account the equivariance of the vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (4), pp.3492-3495. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector-field reconstruction by using a multivariate polynomial L2 approximation on nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (6), pp.4955-4972. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORLD SCIENTIFIC, 2026, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos: The World of Nonperiodic Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44305-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/8312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la circulation des fluides physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDWARD LORENZ’S CONTRIBUTION TO CHAOS THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.11-57, 2026, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOSEPH FORD: THE EVANGELIST OF (HAMILTONIAN) CHAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.59-105, 2026, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Dynamical Networks from Graphic and Symbolic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observability of dynamical networks from graphic and symbolic approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-15, 2019, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14459-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genesis of Special Relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Hundred Years of General Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le chaos devint descriptible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sciences des Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION TOPOLOGIQUE et RECONSTRUCTION D'ATTRACTEURS ETRANGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science non linéaire [physics]. Université de Paris VII Denis Diderot, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02560615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Letellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">telomonk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3603-394X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082636680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chaotic itinerancy to intermittent synchronization in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sevilla-Escoboza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vera-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (1), pp.013328. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s3gp-gtln⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-based control for generalized synchronization of chaotic systems with large dissipation and dimension mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (9), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be an extreme event or not: That is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0273928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional non-autonomous conservative chaotic system based on cross-phase-coupled oscillators: Theoretical analysis and electronic realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrice Ruben Folifack Signing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Kamdjeu Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Antonio Valdes-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.116877. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat control law for diffusively y-coupled Rössler systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (13), pp.16511-16529. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-025-11005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex for Lagrangian dynamics in the Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cruz Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Bodnariuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.103137. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0255611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Predictors of Explosive Synchronization with Ordinal Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Almendral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e27020113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic dynamics, topological analysis and flat analog electronic control by physiological signals of a neurally-inspired system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeric Tabekoueng Njitacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Vianney Ngamsa Tegnitsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Barà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Fonzin Fozin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjph.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eolian farms on climate dynamics: A simple model point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199 (3), pp.116883. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex-based dynamical units for a taxonomy of chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0233160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz-like systems and Lorenz-like attractors: Definition, examples, and equivalences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.044209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal placement of sensor and actuator for controlling the piecewise linear Chua circuit via a discretized controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Minati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (9-12), pp.1341-1368. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236198.2022.2161899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical interpretation of controllability coefficients in nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.106875. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized synchronization mediated by a flat coupling between structurally nonequivalent chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (9), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Taxonomy: Some Taxonomic Ranks to Systematically Classify Every Chaotic Attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Stankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.2230004. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812742230004X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templex: A bridge between homologies and templates for chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.083108. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability analysis and state reconstruction for networks of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendiña-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0090239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Program for the Survival of Elderly Patients With Lymphoma: Study Protocol for Randomized Phase 3 Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dubu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (11), pp.e40969. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/40969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some elements for a history of the dynamical systems theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Shepelyansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto E Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.053110. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0047851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of toroidal chaos: A branched manifold for the Deng toroidal attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0025924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Year Survival Comparing Web-Based Symptom Monitoring vs Routine Surveillance Following Treatment for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Basch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 321 (3), pp.306. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2018.18085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of laminar bidimensional fluid flows seen as autonomous chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela D Charó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.123126. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5120625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and symbolic observability: From dynamical systems to networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic network-based nonlinear theory for dynamical systems observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S Baptista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21967-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and Benefits of Web-Mediated Symptom Reporting for Patients Undergoing Immunotherapy: A Clinical Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget F Koontz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Reports in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.763-768. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000494829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique d’interaction lors d’une situation de collaboration chez des adolescents déficients visuels et chez des adolescents voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Rovira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.607-612. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf1.174.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency as a transition to turbulence in pipes: A long tradition from Reynolds to the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345 (9), pp.642-659. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotherapy combined with an anti-angiogenic drug applied to a cancer model including angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Kumar Sasmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.297 - 311. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Survival in Patients Treated for a Lung Cancer Using Self-Evaluated Symptoms Reported Through a Web Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senna Yossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Poirier Septans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (5), pp.464 - 469. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/COC.0000000000000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the growth rate of host cells affects cancer risk in a deterministic way How the growth rate of host cells affects cancer risk in a deterministic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.93101 - 93101. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5000713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Trial Comparing a Web-Mediated Follow-up With Routine Surveillance in Lung Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pointreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (9), pp.djx029. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnci/djx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial avascular growth of tumor in a homogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.99 - 112. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizability of nonidentical weakly dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5005840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and synchronization of neuron models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (10), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tumor growth can be influenced by delayed interactions between cancer cells and the microenvironment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhas Khajanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamal K. Dana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.17 - 30. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global modeling of aggregated and associated chaotic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.82 - 96. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical model for heart remodeling during the two phases of pulmonary arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Lamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.1. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-015-0028-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability coefficients for predicting the class of synchronizability from the algebraic structure of the local oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of domiciliary ventilators compared by using a parametric procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.6. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-016-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-based interval observer dedicated to fault detection: Application to a throttle valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoblos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Journal of Adaptive Control and Signal Processing, 30 (2), pp.317-335. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and synchronizability: Are they related?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.242--251. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of chaotic attractors for flows in the absence of any singular point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.063115. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high cancer rate in human due to a weakness in biology resulting from the rapid increase in lifetime expectancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (3), pp.224--226. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic computations of nonlinear observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Bianco-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo S. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.062912. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.062912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genesis of special relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (10), pp.1530024. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271815300244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-physical mean-value NOx model for diesel engine control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis for designing a suspension of the Henon map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 379 (47-48), pp.3069--3074. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2015.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: II. Genus-one attractors with multiple unimodal folding mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (23), pp.235101. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/48/23/235101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering independent parameters in complex dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence J. Sejnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.182--189. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use technique to characterize cardiodynamics from first-return maps on ΔRR-intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiratan Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kerfourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.83111 - 83111. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic human muscle pressure for driving a mechanical lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (7), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-014-0007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalities in the chaotic generalized Moore & Spiegel equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Malasoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.40--49. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lung cancer relapse using self-reported symptoms transmitted via an Internet Web-application: pilot study of the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.1467--1473. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-2111-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cancer model for the angiogenic switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 360, pp.21 - 33. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a general procedure for extracting templates from chaotic attractors bounded by high genus torus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.1450045. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812741450045X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting lung cancer relapse using self-evaluation forms weekly filled at home: the sentinel follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Voog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.79--85. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-013-1954-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic template extraction from chaotic attractors: I. Genus-one attractors with an inversion symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (37), pp.375101. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/46/37/375101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Pol and the history of relaxation oscillations: \\ toward the emergence of a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.023120. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3670008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the singular manifold of non observable states in reconstructing chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalin Frunzete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (2), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaotic solution of three-element memristive circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon L. O. Chua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.3819-3827. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127410027878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow curvature manifolds for shaping chaotic attractors: Rossler-like systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (28), pp.285101. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/28/285101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex intermittent dynamics in large-aspect-ratio homogeneously broaded single-mode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 203, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 323 (3-4), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivariance identification using delay differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lainscsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kadtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schürrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 265 (4), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9601(99)00893-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a nonsynchronized sinusoidally driven dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (7), pp.1759-1772. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127400001080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological invariants in period-doubling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (9), pp.1809-1825. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/33/9/307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling maps by using rational functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (5), pp.6325-6331. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.6325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure selection for global vector field reconstruction by using the identification of fixed points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (2 B), pp.1600-1606. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer evaluation of Homfly polynomials by using Gauss codes, with a skein-template algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (2-3), pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the non-equivalence of observables in phase space reconstructions from recorded time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Aguirre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (39), pp.7913-7927. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/31/39/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics: What for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.83-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing chaotic behavior in a Belousov-Zhabotinskyi reaction by using a global vector field reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (50), pp.10265-10273. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp982219u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Deterministic Behavior from Experimental Time Series in Mixing Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 43 (9), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690430906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/971640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a dynamics from a scalar time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb51652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nonlinear dynamical system theory to study cycle-to-cycle variations from spark ignition engine pressure data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meunier-Guttin-Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 971640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological structure of chaotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 808, pp.51-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction including a control parameter dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 211 (4), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(96)00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a multimodal map induced by an equivariant vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reizner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (17), pp.5359-5373. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/29/17/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in variable stars: Topological analysis of W Vir model pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Buchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kolláth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.466-476. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.166189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis of chaos in equivariant electronic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Rulkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (12 A/B), pp.2531-2555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of two quadrature methods of evaluating beam–shape coefficients in generalized lorenz–mie theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35 (9), pp.1537-1542. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.35.001537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized optical theorem for on-axis Gaussian beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Hodges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 125 (1-3), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Characterization of Reconstructed Attractors Modding Out Symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (11), pp.1615-1638. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector field reconstruction from a chaotic experimental signal in copper electrodissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (5), pp.4262-4266. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.51.4262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization and global vector field reconstruction of an experimental electrochemical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (18), pp.7016-7027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological characterization of a system with high-order symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (5), pp.4754-4761. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.52.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic evaluation of linking numbers of unstable periodic orbits in chaotic attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Sceller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (5), pp.4693-4695. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Lorenz system, taking into account the equivariance of the vector field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (4), pp.3492-3495. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vector-field reconstruction by using a multivariate polynomial L2 approximation on nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (6), pp.4955-4972. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.49.4955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORLD SCIENTIFIC, 2026, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos: The World of Nonperiodic Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Rössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44305-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/8312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la circulation des fluides physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDWARD LORENZ’S CONTRIBUTION TO CHAOS THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.11-57, 2026, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOSEPH FORD: THE EVANGELIST OF (HAMILTONIAN) CHAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Letellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recollections from the Early Days of Chaos Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.59-105, 2026, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789819823130_0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Dynamical Networks from Graphic and Symbolic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Sendina-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observability of dynamical networks from graphic and symbolic approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-15, 2019, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14459-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genesis of Special Relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Hundred Years of General Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le chaos devint descriptible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sciences des Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION TOPOLOGIQUE et RECONSTRUCTION D'ATTRACTEURS ETRANGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science non linéaire [physics]. Université de Paris VII Denis Diderot, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02560615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAF96B71"/>
+    <w:nsid w:val="93DA7C70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/telomonk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3603-394X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082636680" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leyva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendi&#241;a-Nadal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sevilla-Escoboza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vera-&#193;vila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s3gp-gtln" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Minati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitrice Ruben Folifack Signing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Kamdjeu Kengne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Valdes-Sosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11005-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Bonel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bodnariuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255611" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Almendral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27020113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeric Tabekoueng Njitacke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Vianney Ngamsa Tegnitsap" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bar&#224;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Fonzin Fozin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2025.04.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Char&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malasoma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044209" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2161899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106875" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Stankevich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto E R&#246;ssler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742230004X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092933" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dubu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Septans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40969" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Holmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025924" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Basch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Poirier Septans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bennouna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.18085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5120625" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendina-Nadal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Bianco-Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S Baptista" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21967-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Aguirre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L Portes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206180" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget F Koontz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494829" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senna Yossi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voog" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COC.0000000000000189" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Kumar Sasmal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Draghi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibakar Ghosh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2017.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QPNPXG2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0607" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Viger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethrosne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molinier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djx029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.12.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005840" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Aguirre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Portes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985291" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Khajanchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal K. Dana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2017.05.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boccaletti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042205" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Le Jean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.11.031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLB69NL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kerfourn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lamia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Muir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-015-0028-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fresnel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0033-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.12.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P37DX7W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.01.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612374v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S. Baptista" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062912" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612364v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271815300244" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.02.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68Q304KV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lainscsek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weyhenmeyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.04.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/23/235101" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Yacoub" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubiratan Freitas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928334" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-014-0007-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2014.09.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-2111-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741450045X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612403v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-1954-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/375101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalin Frunzete" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026205" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596817v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sceller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400001080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier-Guttin-Cluzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/9/307" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA95D08E1A5EBE82C43A5CEEE36C9783351DFF9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lainscsek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadtke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rrer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(99)00893-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG87T7SJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596809v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.6325" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596829v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1600" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574902v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Aguirre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/39/008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/936B9AE4AC6DFD0BA253DDB594D5A8121F612A62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596841v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp982219u" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MCRMSGQN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemoun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690430906" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNM598HP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596855v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duverger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/971640" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Neveu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duverger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buckler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb51652.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ4989B4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(96)00004-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V61DT07L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596873v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Rulkov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596868v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.001537" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Hodges" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596872v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutertre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/17/012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/836870B37B9470B45375770213C37528ACF1DAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596864v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soufi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buchler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koll&#225;th" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.166189" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996152" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3MFK50N5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maheu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.51.4262" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597328v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.4754" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597332v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fei" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597336v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4693" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.3492" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597335v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4955" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14581" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734949v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44305-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130944v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/8312" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130940v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423069v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423064v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560588v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14459-3_1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130961v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130968v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-science-des-sixties" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560615v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/telomonk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3603-394X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082636680" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leyva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendi&#241;a-Nadal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sevilla-Escoboza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vera-&#193;vila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s3gp-gtln" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Minati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Kamdjeu Kengne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Zhao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273928" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitrice Ruben Folifack Signing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Valdes-Sosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116877" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11005-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Bonel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bodnariuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela D Char&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255611" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Almendral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27020113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeric Tabekoueng Njitacke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Vianney Ngamsa Tegnitsap" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bar&#224;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Fonzin Fozin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2025.04.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mosto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Char&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malasoma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044209" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2161899" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106875" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Stankevich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto E R&#246;ssler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742230004X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092933" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dubu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Septans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/40969" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Holmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025924" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Basch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Poirier Septans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bennouna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.18085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5120625" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Aguirre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L Portes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sendina-Nadal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Bianco-Martinez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S Baptista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21967-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget F Koontz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494829" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0607" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672070v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Kumar Sasmal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Draghi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibakar Ghosh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2017.04.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QPNPXG2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senna Yossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voog" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COC.0000000000000189" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Viger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethrosne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molinier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djx029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.12.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005840" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Aguirre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Portes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985291" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Khajanchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal K. Dana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2017.05.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Le Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.11.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLB69NL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kerfourn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lamia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Muir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-015-0028-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boccaletti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042205" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fresnel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0033-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.12.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P37DX7W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954212" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.01.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612374v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo S. Baptista" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062912" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612364v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271815300244" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.02.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68Q304KV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/23/235101" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lainscsek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weyhenmeyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.04.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Yacoub" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubiratan Freitas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928334" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-014-0007-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2014.09.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-2111-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741450045X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612403v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-013-1954-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/375101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalin Frunzete" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026205" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596807v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lainscsek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kadtke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rrer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(99)00893-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG87T7SJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596817v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sceller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400001080" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier-Guttin-Cluzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/9/307" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA95D08E1A5EBE82C43A5CEEE36C9783351DFF9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596809v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.6325" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596829v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1600" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574902v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Aguirre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/39/008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/936B9AE4AC6DFD0BA253DDB594D5A8121F612A62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596841v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp982219u" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MCRMSGQN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemoun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690430906" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNM598HP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596855v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duverger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/971640" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buckler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb51652.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ4989B4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561202v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Neveu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duverger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(96)00004-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V61DT07L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596872v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutertre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/17/012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/836870B37B9470B45375770213C37528ACF1DAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596864v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soufi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Buchler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koll&#225;th" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.166189" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596873v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Rulkov" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596868v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.001537" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596865v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Hodges" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996152" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3MFK50N5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maheu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.51.4262" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fei" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597328v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.4754" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597336v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4693" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.3492" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597335v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.4955" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423049v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14581" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734949v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44305-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130944v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/8312" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130940v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423069v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423064v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819823130_0003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560588v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14459-3_1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130961v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130968v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-science-des-sixties" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560615v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>