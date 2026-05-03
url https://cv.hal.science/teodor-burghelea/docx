--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -438,295 +438,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active chaotic mixing of yield stress fluids in an open channel flow</w:t>
+                <w:t xml:space="preserve">Dynamics of a Newtonian droplet in the turbulent flow of a shear thinning fluid in a micro-channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Moguen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+                <w:t xml:space="preserve">Yongbin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Missi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-023-00650-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.043301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.043301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099025v1</w:t>
+                <w:t xml:space="preserve">hal-04005170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a Newtonian droplet in the turbulent flow of a shear thinning fluid in a micro-channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active chaotic mixing of yield stress fluids in an open channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongbin Ji</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (4), pp.043301. </w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.043301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00162-023-00650-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005170v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic mixing of yield stress materials</w:t>
               </w:r>
@@ -803,51 +803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of unsteady pipe flow of an elastoviscoplastic fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moyers-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -894,103 +894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of chaotic flow and mixing of Newtonian fluid in a rotating arc-wall mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187, pp.122459. </w:t>
@@ -1028,103 +1028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active chaotic mixing in a channel with rotating arc-walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
@@ -1162,51 +1162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ visualisation of the micro-structure of a Carbopol gel during a confined microscopic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Himl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1273,295 +1273,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in a melting pot</w:t>
+                <w:t xml:space="preserve">A novel approach to the study of extensional flow-induced crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawad Himo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliana Amirdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaïba Htira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.367⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.107060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2021.107060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291970v1</w:t>
+                <w:t xml:space="preserve">hal-03113971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to the study of extensional flow-induced crystallization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaos in a melting pot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mathieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rawad Himo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96, pp.107060. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 918, pp.A47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2021.107060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113971v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the elusive nature of Carbopol gels: “model”, weakly thixotropic, or time-dependent viscoplastic materials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Himl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,64 +1647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slippery flows of a Carbopol gel in a microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1777,51 +1777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stopping of a solid object in an elasto viscoplastic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soulies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2141,51 +2141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (2), pp.247-261. </w:t>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient heat transfer in a regime of elastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2496,51 +2496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poumaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moyers-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2600,51 +2600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the Rayleigh–Bénard convection in a yield stress fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineddine Kebiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2960,119 +2960,128 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Mixing Performance of Inline Mixers Under Laminar Flow Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosbah Kiwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMREES Conference Series: International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Metz, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2025, Metz, France. pp.470001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/12.0042881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3127,181 +3136,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the efficiency of a novel rotating arc-wall inline mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosbah Kiwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ième Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Warszawa, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l’émulsification à l’échelle microscopique en fonction de la rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3343,756 +3352,756 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR CNRS SLAMM “Solliciter la matière molle”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a single Newtonian droplet in the turbulent microscopic cross-slot flow of a shear thinning fluid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drag reduction assisted emulsification in a cross-slot microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
+              <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940605v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel hydrodynamic instability observed during the yielding of a phase change materials: chaos in a melting pot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
+                <w:t xml:space="preserve">Drag reduction assisted emulsification in cross-slot microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Missi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280167v1</w:t>
+                <w:t xml:space="preserve">hal-03786041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsification in microchannels in presence of drag reduction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of chaotic mixing of yield stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940579v1</w:t>
+                <w:t xml:space="preserve">hal-03785910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction assisted emulsification in a cross-slot microchannel</w:t>
+                <w:t xml:space="preserve">Emulsification in microchannels in presence of drag reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690729v1</w:t>
+                <w:t xml:space="preserve">hal-03940579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of chaotic mixing of yield stress fluids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of a single Newtonian droplet in the turbulent microscopic cross-slot flow of a shear thinning fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Moguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+                <w:t xml:space="preserve">Yongbin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Missi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785910v1</w:t>
+                <w:t xml:space="preserve">hal-03940605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction assisted emulsification in cross-slot microchannel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">A novel hydrodynamic instability observed during the yielding of a phase change materials: chaos in a melting pot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Himo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786041v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a single Newtonian droplet in a turbulent microscopic cross-slot flow of a shear thinning fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,2553 +4109,2553 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic mixing of yield stress materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yielding of a paraffin wax to heat: a focus on the hydrodynamic stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Himo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC meeting Virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mixer using chaotic advection mechanism for yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos in a melting pot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Himo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic flows of a Carbopol gel in the presence of wall slip</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
+                <w:t xml:space="preserve">Effet d’une déformation extensionnelle sur la cinétique de cristallisation de polymères semi-cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Amirdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">27ème édition du Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148497v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microscopic flows of a simple yield stress material in the presence of wall slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volfango Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique CFM2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361208v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to Sentmanat extensional rheometry: applications to the study of extension-induced crystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+                <w:t xml:space="preserve">Microscopic flows of a Carbopol gel in the presence of wall slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volfango Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC meeting</w:t>
+              <w:t xml:space="preserve">AERC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375606v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic flows of a simple yield stress material in the presence of wall slip</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
+                <w:t xml:space="preserve">A novel approach to Sentmanat extensional rheometry: applications to the study of extension-induced crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Amirdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">AERC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375597v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic flows of a simple yield stress material in the presence of wall slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volfango Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique CFM2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473040v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une déformation extensionnelle sur la cinétique de cristallisation de polymères semi-cristallins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème édition du Congrès de la Société Française de Thermique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473268v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling arguments to experimentally model deep oceans trapped between icy layers on Ganymede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Himo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Carpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique, Jun 2019, Nantes, France. pp.463-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos in a melting pot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Himo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar mixing of viscoplastic fluids: Mission impossible?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet d'une déformation extensionnelle sur la cinétique de cristallisation de polymères semi-cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Amirdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375573v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une déformation extensionnelle sur la cinétique de cristallisation de polymères semi-cristallins</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laminar mixing of viscoplastic fluids: Mission impossible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420808v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport phenomena in viscoelastic fluids: A bottom to top approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School Transport Phenomena in complex fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Rheology and Rheometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School Transport Phenomena in complex fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active chaotic mixing in a plane channel with rotating arc walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFMC12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active chaotic mixing in a plane channel with three rotating arc walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Steady microscopic flows of a Carbopol gel in the presence of wall slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volfango Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250039v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady microscopic flows of a Carbopol gel in the presence of wall slip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Active chaotic mixing in a plane channel with three rotating arc walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250047v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer by Elastic Turbulence: towards a Microscopic Heat Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soulies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ième International Congress on Rheology (ICR2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport by elastic turbulence in a von Karman swirling flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European Rheology Conference (AERC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact and modeling of specific lighting conditions on Chlorella vulgaris growth in intensified photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6655,335 +6664,335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soulies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l’instabilité de Rayleigh-Bénard dans les fluides rhéofluidifiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineddine Kebiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problem de Landau-Levich pour un fluide viscoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sweid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moyers-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip L. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties and microscopic flows of suspensions of Chlorella vulgaris microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soulies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6992,417 +7001,417 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la convection de Rayleigh-Bénard dans le cas d'un fluide à seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineddine Kebiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification des transferts par génération de turbulence élastique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Écoulement laminaire non stationnaire d'un gel de Carbopol dans un tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poumaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Moyers-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440566v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement laminaire non stationnaire d'un gel de Carbopol dans un tube</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Intensification des transferts par génération de turbulence élastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440649v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity of deformation states during extensional measurements of polymer melts: an important issue revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7418,189 +7427,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the solid-fluid transition in a yield stress shear thinning physical gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient mixing by polymers in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7610,51 +7619,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport phenomena in complex fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7663,51 +7672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volfango Bertola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7717,276 +7726,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Methods to Characterize Complex Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volfango Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Phenomena in Complex Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-82, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35558-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Phenomena in Viscoelastic Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Phenomena in Complex Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-166, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35558-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Phenomena in Viscoplastic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Phenomena in Complex Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-258, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35558-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7996,166 +8005,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient heat transfer by Elastic Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soulies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-Bénard convection in viscoplastic and/or shear thinning fluids: scaling properties, cross-over from supercritical to subcritical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineddine Kebiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8163,65 +8172,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8368,51 +8377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moyers-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-025-00761-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbin Ji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.043301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03889847v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2022.100107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Himl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Stary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104630" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Himo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.367" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113971v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Amirdine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoua&#239;ba Htira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2021.107060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Bertola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104315" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.083303" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.11.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moyers-Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raazesh Sainudiin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02361D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souli&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.03.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2244" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Traore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poumaere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Kebiche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.10.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0700-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F9B7D652AFAFCC18E91CD74E4907FBD3233C021/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosbah Kiwan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690729v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375592v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539811v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sweid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip L. Wilson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868883v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moyers-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-025-00761-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbin Ji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.043301" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03889847v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2022.100107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Himl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Stary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104630" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113971v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Amirdine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoua&#239;ba Htira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2021.107060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Himo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.367" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Bertola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104315" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.083303" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.11.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moyers-Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raazesh Sainudiin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02361D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souli&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.03.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2244" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Traore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poumaere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Kebiche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.10.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0700-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F9B7D652AFAFCC18E91CD74E4907FBD3233C021/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosbah Kiwan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0042881" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148497v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sweid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip L. Wilson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>