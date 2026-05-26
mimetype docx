--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1022,763 +1022,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active chaotic mixing in a channel with rotating arc-walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliane Younes</w:t>
+                <w:t xml:space="preserve">Chaos in a melting pot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Himo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 918, pp.A47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156220v1</w:t>
+                <w:t xml:space="preserve">hal-03291970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ visualisation of the micro-structure of a Carbopol gel during a confined microscopic flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel approach to the study of extensional flow-induced crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenek Stary</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliana Amirdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaïba Htira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2021.104630⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.107060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2021.107060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334342v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to the study of extensional flow-induced crystallization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mathieu</w:t>
+                <w:t xml:space="preserve">Active chaotic mixing in a channel with rotating arc-walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2021.107060⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113971v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in a melting pot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ visualisation of the micro-structure of a Carbopol gel during a confined microscopic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Himl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawad Himo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
+                <w:t xml:space="preserve">Zdenek Stary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 918, pp.A47. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.104630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2021.104630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291970v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the elusive nature of Carbopol gels: “model”, weakly thixotropic, or time-dependent viscoplastic materials?</w:t>
+                <w:t xml:space="preserve">Slippery flows of a Carbopol gel in a microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zdenek Stary</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volfango Bertola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 281, pp.104315. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.083303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865265v1</w:t>
+                <w:t xml:space="preserve">hal-02970815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slippery flows of a Carbopol gel in a microchannel</w:t>
+                <w:t xml:space="preserve">On the elusive nature of Carbopol gels: “model”, weakly thixotropic, or time-dependent viscoplastic materials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Himl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Stary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volfango Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Volfango Bertola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.104315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.083303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970815v1</w:t>
+                <w:t xml:space="preserve">hal-02865265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stopping of a solid object in an elasto viscoplastic material</w:t>
               </w:r>
@@ -2859,364 +2859,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity mediated yielding of an elasto-viscoplastic fluid in a plane channel flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Missi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Moyers-González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338942v1</w:t>
+                <w:t xml:space="preserve">hal-05338961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Mixing Performance of Inline Mixers Under Laminar Flow Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elasticity mediated yielding of an elasto-viscoplastic fluid in a plane channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Moyers-González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMREES Conference Series: International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472119v1</w:t>
+                <w:t xml:space="preserve">hal-05338942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">Enhancing Mixing Performance of Inline Mixers Under Laminar Flow Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosbah Kiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TMREES Conference Series: International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Metz, France. pp.470001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/12.0042881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338961v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the efficiency of a novel rotating arc-wall inline mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosbah Kiwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3382,476 +3382,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction assisted emulsification in a cross-slot microchannel</w:t>
+                <w:t xml:space="preserve">Emulsification in microchannels in presence of drag reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690729v1</w:t>
+                <w:t xml:space="preserve">hal-03940579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction assisted emulsification in cross-slot microchannel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of chaotic mixing of yield stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786041v1</w:t>
+                <w:t xml:space="preserve">hal-03785910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of chaotic mixing of yield stress fluids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drag reduction assisted emulsification in a cross-slot microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Missi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785910v1</w:t>
+                <w:t xml:space="preserve">hal-03690729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsification in microchannels in presence of drag reduction</w:t>
+                <w:t xml:space="preserve">Drag reduction assisted emulsification in cross-slot microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940579v1</w:t>
+                <w:t xml:space="preserve">hal-03786041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a single Newtonian droplet in the turbulent microscopic cross-slot flow of a shear thinning fluid</w:t>
               </w:r>
@@ -3962,51 +3962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel hydrodynamic instability observed during the yielding of a phase change materials: chaos in a melting pot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Himo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,51 +4307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yielding of a paraffin wax to heat: a focus on the hydrodynamic stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Himo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,1840 +4396,1840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mixer using chaotic advection mechanism for yield stress fluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
+                <w:t xml:space="preserve">Chaos in a melting pot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Himo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148690v1</w:t>
+                <w:t xml:space="preserve">hal-03148683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in a melting pot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawad Himo</w:t>
+                <w:t xml:space="preserve">A new mixer using chaotic advection mechanism for yield stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148683v1</w:t>
+                <w:t xml:space="preserve">hal-03148690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
+                <w:t xml:space="preserve">Chaos in a melting pot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Himo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361242v1</w:t>
+                <w:t xml:space="preserve">hal-02375592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
+                <w:t xml:space="preserve">Effet d'une déformation extensionnelle sur la cinétique de cristallisation de polymères semi-cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Amirdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375601v1</w:t>
+                <w:t xml:space="preserve">hal-02420808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une déformation extensionnelle sur la cinétique de cristallisation de polymères semi-cristallins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laminar mixing of viscoplastic fluids: Mission impossible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème édition du Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473268v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic flows of a simple yield stress material in the presence of wall slip</w:t>
+                <w:t xml:space="preserve">A novel active mixer for yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Volfango Bertola</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique CFM2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">13th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473040v1</w:t>
+                <w:t xml:space="preserve">hal-02375601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic flows of a Carbopol gel in the presence of wall slip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un mélangeur actif efficace pour les fluides à seuil de contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Volfango Bertola</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148497v1</w:t>
+                <w:t xml:space="preserve">hal-02361242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to Sentmanat extensional rheometry: applications to the study of extension-induced crystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+                <w:t xml:space="preserve">Microscopic flows of a simple yield stress material in the presence of wall slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volfango Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique CFM2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375606v1</w:t>
+                <w:t xml:space="preserve">hal-02473040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic flows of a simple yield stress material in the presence of wall slip</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
+                <w:t xml:space="preserve">Effet d’une déformation extensionnelle sur la cinétique de cristallisation de polymères semi-cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Amirdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">27ème édition du Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375597v1</w:t>
+                <w:t xml:space="preserve">hal-02473268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
+                <w:t xml:space="preserve">Microscopic flows of a Carbopol gel in the presence of wall slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Omari</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volfango Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">AERC Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361208v1</w:t>
+                <w:t xml:space="preserve">hal-03148497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling arguments to experimentally model deep oceans trapped between icy layers on Ganymede</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawad Himo</w:t>
+                <w:t xml:space="preserve">A novel inline mixer for highly viscous fluid: the proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thermique, Jun 2019, Nantes, France. pp.463-470</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473025v1</w:t>
+                <w:t xml:space="preserve">hal-02361208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in a melting pot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
+                <w:t xml:space="preserve">A novel approach to Sentmanat extensional rheometry: applications to the study of extension-induced crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Amirdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">AERC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375592v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une déformation extensionnelle sur la cinétique de cristallisation de polymères semi-cristallins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Amirdine</w:t>
+                <w:t xml:space="preserve">Microscopic flows of a simple yield stress material in the presence of wall slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volfango Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420808v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar mixing of viscoplastic fluids: Mission impossible?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+                <w:t xml:space="preserve">Scaling arguments to experimentally model deep oceans trapped between icy layers on Ganymede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Himo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Carpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPF8 Viscoplastic Fluids: from Theory to Application 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, Jun 2019, Nantes, France. pp.463-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375573v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport phenomena in viscoelastic fluids: A bottom to top approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active chaotic mixing in a plane channel with rotating arc walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School Transport Phenomena in complex fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Udine, Italy</w:t>
+              <w:t xml:space="preserve">EFMC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899460v1</w:t>
+                <w:t xml:space="preserve">hal-02385062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Rheology and Rheometry</w:t>
+                <w:t xml:space="preserve">Transport phenomena in viscoelastic fluids: A bottom to top approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School Transport Phenomena in complex fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899457v1</w:t>
+                <w:t xml:space="preserve">hal-02899460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active chaotic mixing in a plane channel with rotating arc walls</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to Rheology and Rheometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Summer School Transport Phenomena in complex fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385062v1</w:t>
+                <w:t xml:space="preserve">hal-02899457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady microscopic flows of a Carbopol gel in the presence of wall slip</w:t>
               </w:r>
@@ -6835,89 +6835,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problem de Landau-Levich pour un fluide viscoplastique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Phillip L. Wilson</w:t>
+                <w:t xml:space="preserve">Intensification des transferts par génération de turbulence élastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6932,113 +6906,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440565v1</w:t>
+                <w:t xml:space="preserve">hal-03440566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties and microscopic flows of suspensions of Chlorella vulgaris microalgae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+                <w:t xml:space="preserve">Écoulement laminaire non stationnaire d'un gel de Carbopol dans un tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poumaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Moyers-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7047,201 +7008,240 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440454v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la convection de Rayleigh-Bénard dans le cas d'un fluide à seuil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineddine Kebiche</w:t>
+                <w:t xml:space="preserve">Le problem de Landau-Levich pour un fluide viscoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sweid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Moyers-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip L. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440596v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement laminaire non stationnaire d'un gel de Carbopol dans un tube</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Moyers-Gonzalez</w:t>
+                <w:t xml:space="preserve">Rheological properties and microscopic flows of suspensions of Chlorella vulgaris microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Soulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7256,366 +7256,366 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440649v1</w:t>
+                <w:t xml:space="preserve">hal-03440454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification des transferts par génération de turbulence élastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubou Traore</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de la convection de Rayleigh-Bénard dans le cas d'un fluide à seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineddine Kebiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440566v1</w:t>
+                <w:t xml:space="preserve">hal-03440596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity of deformation states during extensional measurements of polymer melts: an important issue revisited</w:t>
+                <w:t xml:space="preserve">Efficient mixing by polymers in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zdenek Stary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421293v1</w:t>
+                <w:t xml:space="preserve">hal-03422896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the solid-fluid transition in a yield stress shear thinning physical gel</w:t>
+                <w:t xml:space="preserve">Homogeneity of deformation states during extensional measurements of polymer melts: an important issue revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Stary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421151v1</w:t>
+                <w:t xml:space="preserve">hal-03421293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient mixing by polymers in microchannels</w:t>
+                <w:t xml:space="preserve">On the solid-fluid transition in a yield stress shear thinning physical gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422896v1</w:t>
+                <w:t xml:space="preserve">hal-03421151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8377,51 +8377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moyers-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-025-00761-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbin Ji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.043301" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03889847v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2022.100107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Himl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Stary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104630" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113971v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Amirdine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoua&#239;ba Htira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2021.107060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Himo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.367" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Bertola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104315" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.083303" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.11.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moyers-Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raazesh Sainudiin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02361D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souli&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.03.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2244" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Traore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poumaere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Kebiche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.10.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0700-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F9B7D652AFAFCC18E91CD74E4907FBD3233C021/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosbah Kiwan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0042881" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148497v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sweid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip L. Wilson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moyers-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-025-00761-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbin Ji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.043301" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00650-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03889847v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2022.100107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122459" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Himo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113971v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Amirdine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoua&#239;ba Htira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2021.107060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024502" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Himl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Stary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104630" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Bertola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.083303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104315" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.11.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moyers-Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raazesh Sainudiin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02361D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souli&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.03.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2244" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Traore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poumaere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Kebiche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.10.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0700-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F9B7D652AFAFCC18E91CD74E4907FBD3233C021/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosbah Kiwan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0042881" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473025v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sweid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip L. Wilson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35558-6_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>