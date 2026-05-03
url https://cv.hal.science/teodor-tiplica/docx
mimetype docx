--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -770,274 +770,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Faults and Drifts in the Energy Performance of a Building Using Bayesian Networks</w:t>
+                <w:t xml:space="preserve">A decision fusion based methodology for fault Prognostic and Health Management of complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bigaud</w:t>
+                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Caucheteux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+                <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4043922⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83, pp.105622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2019.105622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556347v1</w:t>
+                <w:t xml:space="preserve">hal-02489930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision fusion based methodology for fault Prognostic and Health Management of complex systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Faults and Drifts in the Energy Performance of a Building Using Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Verron</w:t>
+                <w:t xml:space="preserve">Antoine Caucheteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fally Titikpina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 83, pp.105622. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (10), pp.101011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2019.105622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4043922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489930v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of five dose calculation algorithms in a heterogeneous media using design of experiment</w:t>
               </w:r>
@@ -1238,261 +1238,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based fault detection and diagnosis of complex chemical processes: A case study of the Tennessee Eastman process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A generic framework for decision fusion in Fault Detection and Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 232 (6), pp.742-760. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959651818764510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2018.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489966v1</w:t>
+                <w:t xml:space="preserve">hal-02489977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic framework for decision fusion in Fault Detection and Diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Model-based fault detection and diagnosis of complex chemical processes: A case study of the Tennessee Eastman process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71, pp.73-86. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (6), pp.742-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2018.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959651818764510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489977v1</w:t>
+                <w:t xml:space="preserve">hal-02489966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">32 Comparison of the dose calculation algorithms in a heterogeneous media using experimental design</w:t>
               </w:r>
@@ -1828,77 +1828,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging data-driven and model-based approaches for process fault diagnosis and health monitoring: A review of researches and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2335,51 +2335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the quality of acoustical measures when evaluating fruits quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,230 +2537,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional respect towards the pedestrian: difference between men and women and risk modeling by the Bayesian approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Mean Shifts by Statistical Approacches. Part 1: Context of Univariate Independent Normally Distributed Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and Quantity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASIGURAREA CALITATII - QUALITY ASSURANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, Non spécifié</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285186v1</w:t>
+                <w:t xml:space="preserve">hal-03285259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Mean Shifts by Statistical Approacches. Part 1: Context of Univariate Independent Normally Distributed Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional respect towards the pedestrian: difference between men and women and risk modeling by the Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIGURAREA CALITATII - QUALITY ASSURANCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.91 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-012-9751-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285259v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EWMA control chart by Dynamic Bayesian Network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis of industrial systems by conditional Gaussian network including a distance rejection criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and isolation of faults in a multivariate process with Bayesian network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDI in Multivariate Process with Naive Bayesian Network in the Space of Discriminant Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3127,51 +3127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and identification with a new feature selection based on mutual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,51 +3231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection in a Multivariate Process with a Bayesian Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,77 +3618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Training Matrix for Process Monitoring based on Structured Residuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3830,77 +3830,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de décisions dédiée à la surveillance des systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3938,90 +3938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Multi-Objective Decision-Making Approach Applied to the Tennessee Eastman Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland. pp.1212-1219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4055,77 +4055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de modèles quantitatifs et qualitatifs pour le développement d’une approche intégrée dédiée à la surveillance des systèmes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4163,77 +4163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic framework for hybrid fault diagnosis and health monitoring of the Tennessee Eastman Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4405,77 +4405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bond graph modeling for health monitoring and diagnosis of the Tennessee Eastman process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4647,90 +4647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Hybrid Approach for Fault Detection and Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5407,51 +5407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des systèmes par réseaux Bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5528,51 +5528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des causes assignables par approches statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5705,51 +5705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian networks for process monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5813,51 +5813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte de contrôle EWMA par réseau bayésien dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5889,273 +5889,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of apple varieties using acoustic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles composantes informatives pour le diagnostic de fautes des procédés industriels par classification supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emira Mehinagic</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale en Métrologie (CAFMET'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">6ème Conférence Internationale Francophone d'Automatique (CIFA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517087v1</w:t>
+                <w:t xml:space="preserve">inria-00517049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles composantes informatives pour le diagnostic de fautes des procédés industriels par classification supervisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Identification of apple varieties using acoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Kobi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emira Mehinagic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence Internationale Francophone d'Automatique (CIFA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale en Métrologie (CAFMET'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517049v1</w:t>
+                <w:t xml:space="preserve">inria-00517087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection of univariate non-Gaussian data with Bayesian network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6206,51 +6206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Features for Fault Diagnosis by Supervised Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,51 +6301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Informative Features for Fault Diagnosis of Industrial Systems by Supervised Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6396,51 +6396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision with Bayesian network in the concurrent faults event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6515,467 +6515,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bayesian networks for decision in the simultaneous faults case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Distance Rejection in a Bayesian Network for Fault Diagnosis of Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Coventry, United Kingdom. pp.43-48</w:t>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation (MED'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517096v1</w:t>
+                <w:t xml:space="preserve">inria-00517024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Rejection in a Bayesian Network for Fault Diagnosis of Industrial Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Using Bayesian networks for decision in the simultaneous faults case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation (MED'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Coventry, United Kingdom. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517024v1</w:t>
+                <w:t xml:space="preserve">inria-00517096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian network for the characterization of faults in a multivariate process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Réseaux bayésiens pour l'identification de variables hors-contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Quality and Dependability (CCF'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517026v1</w:t>
+                <w:t xml:space="preserve">inria-00517046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux bayésiens pour l'identification de variables hors-contrôle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Bayesian network for the characterization of faults in a multivariate process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">11th International Conference on Quality and Dependability (CCF'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517046v1</w:t>
+                <w:t xml:space="preserve">inria-00517026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau bayésien pour la détection de fautes dans un procédé multivarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7026,51 +7026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure based on mutual information and bayesian networks for fault diagnosis of industrial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,450 +7115,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis of industrial systems with bayesian networks and mutual information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Multivariate control charts with a bayesian network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Kos, Greece</w:t>
+              <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics (ICINCO'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Angers, France. pp.228-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517021v1</w:t>
+                <w:t xml:space="preserve">inria-00517017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate control charts with a bayesian network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fault diagnosis of industrial systems with bayesian networks and mutual information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics (ICINCO'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Angers, France. pp.228-233</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517017v1</w:t>
+                <w:t xml:space="preserve">inria-00517021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDI in Multivariate Process with Naïve Bayesian Network in the Space of Discriminant Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new procedure based on mutual information for fault diagnosis of industrial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulian Nastac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517057v1</w:t>
+                <w:t xml:space="preserve">inria-00517015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new procedure based on mutual information for fault diagnosis of industrial systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">FDI in Multivariate Process with Naïve Bayesian Network in the Space of Discriminant Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Nastac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517015v1</w:t>
+                <w:t xml:space="preserve">inria-00517057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Diagnosis with Bayesian Networks: Application to the Tennessee Eastman Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7609,51 +7609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian networks and mutual information for fault diagnosis of industrial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7736,90 +7736,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Intégration de modèles quantitatifs et qualitatifs pour le diagnostic des systèmes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants (JDOC'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8769,51 +8769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of complex processes with Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8868,51 +8868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection with bayesian network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8967,51 +8967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de Fautes par Réseaux Bayésiens dans les Procédés Multivariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9727,51 +9727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05235275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bahloul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Sandrine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiplica Teodor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/sej.v7i2.4275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05224148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Matra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2025.2476236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03338506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schvartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36941/mjss-2021-0039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03240006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufreneix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03029839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufreneix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02357415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Engelmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31014/aior.1991.02.01.61" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02556347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fally Titikpina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Chatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.105622" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vangvichith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Barreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02357422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2019.1611295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818764510" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.02.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Posnic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bartolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesgouez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.05.068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Cohen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-016-0752-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.07.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539315500096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandewalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2015007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02511493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2014.909500" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-012-9751-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chassagnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.06.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Nastac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2007.08.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Hallab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76063-2_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42029-1_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007795600230030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufreneix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.697" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS.2017.8204434" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Girod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Briand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.07.684" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Atoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ezzine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517087v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louvel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Renaot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528481v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puay Koh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiik Wong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/8916" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJESBS/2016/28383" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05235275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bahloul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Sandrine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiplica Teodor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/sej.v7i2.4275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05224148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Matra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2025.2476236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03338506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schvartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36941/mjss-2021-0039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03240006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufreneix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03029839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufreneix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02357415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Engelmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31014/aior.1991.02.01.61" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Chatti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.105622" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02556347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fally Titikpina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043922" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vangvichith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Barreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02357422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2019.1611295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.02.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818764510" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Posnic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bartolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesgouez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.05.068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Cohen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-016-0752-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.07.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539315500096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandewalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2015007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02511493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2014.909500" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-012-9751-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chassagnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.06.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Nastac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2007.08.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Hallab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76063-2_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42029-1_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007795600230030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufreneix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.697" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS.2017.8204434" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Girod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Briand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.07.684" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Atoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ezzine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517024v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louvel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Renaot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528481v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puay Koh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiik Wong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/8916" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJESBS/2016/28383" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>