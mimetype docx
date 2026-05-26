--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -286,51 +286,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Matra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety and Reliability</w:t>
+              <w:t xml:space="preserve">Safety &amp; Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (2), pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09617353.2025.2476236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
@@ -1183,51 +1183,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety and Reliability</w:t>
+              <w:t xml:space="preserve">Safety &amp; Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (3), pp.182-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09617353.2019.1611295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
@@ -1238,261 +1238,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic framework for decision fusion in Fault Detection and Diagnosis</w:t>
+                <w:t xml:space="preserve">Model-based fault detection and diagnosis of complex chemical processes: A case study of the Tennessee Eastman process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71, pp.73-86. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (6), pp.742-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2018.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959651818764510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489977v1</w:t>
+                <w:t xml:space="preserve">hal-02489966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based fault detection and diagnosis of complex chemical processes: A case study of the Tennessee Eastman process</w:t>
+                <w:t xml:space="preserve">A generic framework for decision fusion in Fault Detection and Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 232 (6), pp.742-760. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959651818764510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2018.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489966v1</w:t>
+                <w:t xml:space="preserve">hal-02489977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">32 Comparison of the dose calculation algorithms in a heterogeneous media using experimental design</w:t>
               </w:r>
@@ -1740,330 +1740,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploratory Study of the Multidimensional Health Locus of Control (MHLC) among Female Students in a French Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiplica Teodor</w:t>
+                <w:t xml:space="preserve">Bridging data-driven and model-based approaches for process fault diagnosis and health monitoring: A review of researches and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Education, Society &amp; Behavioural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.63-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453057v1</w:t>
+                <w:t xml:space="preserve">hal-01399110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging data-driven and model-based approaches for process fault diagnosis and health monitoring: A review of researches and future challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Verron</w:t>
+                <w:t xml:space="preserve">OWave control chart for monitoring the process mean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399110v1</w:t>
+                <w:t xml:space="preserve">hal-01392037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OWave control chart for monitoring the process mean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Kobi</w:t>
+                <w:t xml:space="preserve">An Exploratory Study of the Multidimensional Health Locus of Control (MHLC) among Female Students in a French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaymard Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiplica Teodor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Education, Society &amp; Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392037v1</w:t>
+                <w:t xml:space="preserve">hal-05453057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leisure, risk awareness and personality factors among female students</w:t>
               </w:r>
@@ -2140,77 +2140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments and statistical process control using wavelets analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.129-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2446,278 +2446,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditionality and risk for the pedestrian: modelling with the Bayesian networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teodor Tiplica</w:t>
+                <w:t xml:space="preserve">Detection of Mean Shifts by Statistical Approacches. Part 1: Context of Univariate Independent Normally Distributed Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Injury Control and Safety Promotion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASIGURAREA CALITATII - QUALITY ASSURANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, Non spécifié</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511493v1</w:t>
+                <w:t xml:space="preserve">hal-03285259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Mean Shifts by Statistical Approacches. Part 1: Context of Univariate Independent Normally Distributed Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional respect towards the pedestrian: difference between men and women and risk modeling by the Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIGURAREA CALITATII - QUALITY ASSURANCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.91 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-012-9751-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285259v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional respect towards the pedestrian: difference between men and women and risk modeling by the Bayesian approach</w:t>
+                <w:t xml:space="preserve">Conditionality and risk for the pedestrian: modelling with the Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and Quantity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (1), pp.91 - 110. </w:t>
+              <w:t xml:space="preserve">International Journal of Injury Control and Safety Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (4), pp.340-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11135-012-9751-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17457300.2014.909500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285186v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EWMA control chart by Dynamic Bayesian Network.</w:t>
               </w:r>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2824,64 +2824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis of industrial systems by conditional Gaussian network including a distance rejection criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (7), pp.1229-1235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (8), pp.902-911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3019,77 +3019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDI in Multivariate Process with Naive Bayesian Network in the Space of Discriminant Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Nastac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3140,64 +3140,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and identification with a new feature selection based on mutual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (5), pp.479-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3244,64 +3244,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection in a Multivariate Process with a Bayesian Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality Assurance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3824,276 +3824,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de décisions dédiée à la surveillance des systèmes complexes</w:t>
+                <w:t xml:space="preserve">A New Multi-Objective Decision-Making Approach Applied to the Tennessee Eastman Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GT S3 (Sûreté-Surveillance-Supervision)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland. pp.1212-1219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527884v1</w:t>
+                <w:t xml:space="preserve">hal-02489998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Multi-Objective Decision-Making Approach Applied to the Tennessee Eastman Process</w:t>
+                <w:t xml:space="preserve">Fusion de décisions dédiée à la surveillance des systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion du GT S3 (Sûreté-Surveillance-Supervision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02489998v1</w:t>
+                <w:t xml:space="preserve">hal-02527884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de modèles quantitatifs et qualitatifs pour le développement d’une approche intégrée dédiée à la surveillance des systèmes dynamiques</w:t>
+                <w:t xml:space="preserve">Generic framework for hybrid fault diagnosis and health monitoring of the Tennessee Eastman Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
@@ -4111,315 +4111,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Doctoral International Francophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 17th International Conference on Control, Automation and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Jeju, South Korea. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICCAS.2017.8204434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525533v1</w:t>
+                <w:t xml:space="preserve">hal-02490007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic framework for hybrid fault diagnosis and health monitoring of the Tennessee Eastman Process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation d'un même modèle de faisceau pour quatre accélérateurs : validation par les plans d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Di Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bremaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 17th International Conference on Control, Automation and Systems (ICCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFPM, 56èmes Journées Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ICCAS.2017.8204434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02490007v1</w:t>
+                <w:t xml:space="preserve">hal-02527878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un même modèle de faisceau pour quatre accélérateurs : validation par les plans d'expérience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion de modèles quantitatifs et qualitatifs pour le développement d’une approche intégrée dédiée à la surveillance des systèmes dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFPM, 56èmes Journées Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Doctoral International Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527878v1</w:t>
+                <w:t xml:space="preserve">hal-02525533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bond graph modeling for health monitoring and diagnosis of the Tennessee Eastman process</w:t>
               </w:r>
@@ -4755,77 +4755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Wavelets Coefficients for Monitoring Process Mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC - Advances In Control &amp; Optimization of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5060,234 +5060,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis pour la Maîtrise Statistique des Processus à l'aube du XXI ème siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Sciences humaines et ingénierie : application dans le champ routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque Risques Routiers et Transports Durables : Usagers, systèmes, environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528219v1</w:t>
+                <w:t xml:space="preserve">hal-02528229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences humaines et ingénierie : application dans le champ routier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Défis pour la Maîtrise Statistique des Processus à l'aube du XXI ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Risques Routiers et Transports Durables : Usagers, systèmes, environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528229v1</w:t>
+                <w:t xml:space="preserve">hal-02528219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical process control for AR(1) or non-Gaussian processes using wavelets coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACD2015, 12 th European Workshop on Advanced Control and Diagnosis (IFAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5312,77 +5312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et maîtrise statistique des processus versus approche par ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Doctorales / Journées Nationales du GDR MACS (JD-JN-MACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5446,51 +5446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Maîtrise et Optimisation des Processus Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5541,51 +5541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maîtrise et Optimisation des Processus Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5610,64 +5610,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road signs detection in color images by statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Ezzine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5731,51 +5731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITA'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5826,51 +5826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITA'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5889,299 +5889,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles composantes informatives pour le diagnostic de fautes des procédés industriels par classification supervisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of apple varieties using acoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Kobi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emira Mehinagic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence Internationale Francophone d'Automatique (CIFA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale en Métrologie (CAFMET'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517049v1</w:t>
+                <w:t xml:space="preserve">inria-00517087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of apple varieties using acoustic measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Nouvelles composantes informatives pour le diagnostic de fautes des procédés industriels par classification supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emira Mehinagic</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale en Métrologie (CAFMET'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">6ème Conférence Internationale Francophone d'Automatique (CIFA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517087v1</w:t>
+                <w:t xml:space="preserve">inria-00517049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection of univariate non-Gaussian data with Bayesian network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6219,64 +6219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Features for Fault Diagnosis by Supervised Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation (MED'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6314,64 +6314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Informative Features for Fault Diagnosis of Industrial Systems by Supervised Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Zielona Gora, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6435,64 +6435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes (SafeProcess'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t>
@@ -6515,303 +6515,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Rejection in a Bayesian Network for Fault Diagnosis of Industrial Systems</w:t>
+                <w:t xml:space="preserve">Using Bayesian networks for decision in the simultaneous faults case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation (MED'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Coventry, United Kingdom. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517024v1</w:t>
+                <w:t xml:space="preserve">inria-00517096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bayesian networks for decision in the simultaneous faults case</w:t>
+                <w:t xml:space="preserve">Distance Rejection in a Bayesian Network for Fault Diagnosis of Industrial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Coventry, United Kingdom. pp.43-48</w:t>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation (MED'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517096v1</w:t>
+                <w:t xml:space="preserve">inria-00517024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens pour l'identification de variables hors-contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6849,64 +6849,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian network for the characterization of faults in a multivariate process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Quality and Dependability (CCF'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6944,64 +6944,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau bayésien pour la détection de fautes dans un procédé multivarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congès Qualita (QUALITA'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7039,64 +7039,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure based on mutual information and bayesian networks for fault diagnosis of industrial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, NewYork, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7134,64 +7134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate control charts with a bayesian network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics (ICINCO'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Angers, France. pp.228-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7229,64 +7229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis of industrial systems with bayesian networks and mutual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference (ECC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7324,64 +7324,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new procedure based on mutual information for fault diagnosis of industrial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7406,77 +7406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDI in Multivariate Process with Naïve Bayesian Network in the Space of Discriminant Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Nastac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7527,64 +7527,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Diagnosis with Bayesian Networks: Application to the Tennessee Eastman Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7622,64 +7622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian networks and mutual information for fault diagnosis of industrial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8039,51 +8039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité, éducation et mobilités : maîtrise des risques et prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.222, 2015, Logiques Sociales, 978-2-336-30273-7</w:t>
             </w:r>
           </w:p>
@@ -8123,51 +8123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité des déplacements, protection des usagers et de l’environnement : maîtrise des risques et prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.212, 2015, Logiques Sociales, 978-2-343-06557-1</w:t>
             </w:r>
           </w:p>
@@ -8618,51 +8618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences humaines et ingénierie : complémentarités dans le champ routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité des déplacements, protection des usagers et de l’environnement: Maîtrise des risques et prévention Tome 1/ Travel Safety, user and environment protection. Risk control and prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.39-47, 2015, Logiques Sociales, 978-2-343-06557-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8782,64 +8782,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of complex processes with Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Zemliak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciyo, 2010, 978-953-7619</w:t>
@@ -8881,64 +8881,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection with bayesian network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Zemliak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics, Automation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IN-TECH, 2008, 9789537619176</w:t>
@@ -8980,64 +8980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de Fautes par Réseaux Bayésiens dans les Procédés Multivariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Kobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lefebvre, H. Chafouk, A. El Hami, M. Bennouna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic des systèmes complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Lefebvre, H. Chafouk, A. El Hami, M. Bennouna, 2008, 9954 - 8992 - 0 - 0</w:t>
@@ -9292,51 +9292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Mean Shifts by Statistical Approacches. Part 2: Context of Non-Gaussian or Autocorrelated Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9367,51 +9367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social representation of the pedestrian in French and Asian cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puay Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9487,51 +9487,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTIONS A LA MAITRISE STATISTIQUE DES PROCESSUS INDUSTRIELS MULTIVARIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université d'Angers, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9727,51 +9727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05235275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bahloul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Sandrine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiplica Teodor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/sej.v7i2.4275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05224148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Matra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2025.2476236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03338506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schvartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36941/mjss-2021-0039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03240006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufreneix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03029839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufreneix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02357415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Engelmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31014/aior.1991.02.01.61" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Chatti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.105622" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02556347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fally Titikpina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043922" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vangvichith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Barreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02357422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2019.1611295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.02.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818764510" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Posnic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bartolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesgouez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.05.068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Cohen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-016-0752-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.07.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539315500096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandewalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2015007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02511493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2014.909500" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-012-9751-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chassagnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.06.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Nastac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2007.08.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Hallab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76063-2_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42029-1_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007795600230030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufreneix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.697" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS.2017.8204434" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Girod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Briand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.07.684" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Atoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ezzine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517024v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louvel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Renaot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528481v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puay Koh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiik Wong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/8916" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJESBS/2016/28383" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05235275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bahloul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Sandrine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiplica Teodor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/sej.v7i2.4275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05224148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Matra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2025.2476236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03338506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schvartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36941/mjss-2021-0039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03240006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufreneix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03029839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufreneix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02357415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Engelmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31014/aior.1991.02.01.61" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Chatti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.105622" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02556347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fally Titikpina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043922" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vangvichith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Barreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02357422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2019.1611295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818764510" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.02.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Posnic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bartolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesgouez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.05.068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-016-0752-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.07.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539315500096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandewalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2015007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-012-9751-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02511493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2014.909500" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chassagnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.06.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Nastac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2007.08.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Hallab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76063-2_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42029-1_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007795600230030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufreneix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.697" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS.2017.8204434" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Girod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Briand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.07.684" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Atoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ezzine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517087v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louvel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Renaot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528481v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puay Koh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiik Wong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/8916" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJESBS/2016/28383" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>