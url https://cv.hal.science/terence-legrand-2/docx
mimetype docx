--- v0 (2026-04-07)
+++ v1 (2026-05-22)
@@ -130,360 +130,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
+                <w:t xml:space="preserve">Insights into the spatio‐temporal variability of spawning in a territorial coastal fish by combining observations, modelling and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.70-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fog.12609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871531v1</w:t>
+                <w:t xml:space="preserve">hal-03782801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the spatio‐temporal variability of spawning in a territorial coastal fish by combining observations, modelling and literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Di Stefano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Térence Legrand</w:t>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nerini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32, pp.70-90. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.5861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fog.12609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782801v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit and implicit network connectivity: Analytical formulation and application to transport processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernandez-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.042309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -517,90 +517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiop Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary analytical framework to delineate spawning areas and quantify larval dispersal in coastal fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151, pp.104761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -804,51 +804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la connectivité multi-échelle via la dispersion larvaire sur la structure des populations et les schémas de biodiversité en mer Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Aix Marseille Université (AMU), 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1044,51 +1044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042309" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Franco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03649549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12609" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042309" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Franco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03649549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>