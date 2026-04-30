--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -159,51 +159,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum). Comparaison des usages numériques d’enseignants et d’enseignants spécialisés en contexte d’enseignement distanciel</w:t>
+                <w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
@@ -212,93 +212,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 102, pp.249-265</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, n°102, pp.249 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.102.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487766v1</w:t>
+                <w:t xml:space="preserve">hal-05322620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum)</w:t>
+                <w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum). Comparaison des usages numériques d’enseignants et d’enseignants spécialisés en contexte d’enseignement distanciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
@@ -307,78 +316,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°102, pp.249 - 265. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 102, pp.249-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.102.0249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05322620v1</w:t>
+                <w:t xml:space="preserve">hal-05487766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulations entre les techniques travaillées dans un dispositif d’aide préventif en mathématiques et en classe : proposition d’une classification</w:t>
               </w:r>
@@ -704,373 +704,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inclusion à la première personne. Expérience(s), prise(s) de parole et résistances. Présentation du dossier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the continuum of a preventive aid device - the case of teaching the concept of fraction at primary level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.96-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42330-023-00265-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987385v1</w:t>
+                <w:t xml:space="preserve">hal-04436309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la pédagogie universitaire : types et fonctions des rituels dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">L’inclusion à la première personne. Expérience(s), prise(s) de parole et résistances. Présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/3 (97), p. 5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436286v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the continuum of a preventive aid device - the case of teaching the concept of fraction at primary level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête sur la pédagogie universitaire : types et fonctions des rituels dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.96-119. </w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42330-023-00265-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ced.4110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436309v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRAT D'ADHESION DIDACTIQUE LORS DE LA MISE EN PLACE D'UN DISPOSITIF D'AIDE « PREVENTIF »</w:t>
               </w:r>
@@ -2270,51 +2270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnement sur les rituels dans l’enseignement supérieur à partir d’un dispositif d’analyse de praxéologies professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2355,2032 +2355,2032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer dans un genre procédural : l'écriture d'un programme de construction en géométrie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+                <w:t xml:space="preserve">Effets d'un dispositif d'aide à la résolution de problèmes géométriques: un exemple avec les programmes de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24</w:t>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.433-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389016v1</w:t>
+                <w:t xml:space="preserve">hal-02424199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique inclusive, don et reconnaissance</w:t>
+                <w:t xml:space="preserve">Des situations inclusives en tant qu’opportunités de co-apprentissages pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.13-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.086.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 86, pp.107-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424142v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education inclusive et éducation numérique: quelles convergences? Une étude de cas avec les tablettes numériques</w:t>
+                <w:t xml:space="preserve">Dynamique inclusive, don et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 87, pp.11-29</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 86, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424132v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des situations inclusives en tant qu’opportunités de co-apprentissages pour les acteurs</w:t>
+                <w:t xml:space="preserve">Education inclusive et éducation numérique: quelles convergences? Une étude de cas avec les tablettes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.107-123. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 87, pp.11-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424151v1</w:t>
+                <w:t xml:space="preserve">hal-02424132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un dispositif d'aide à la résolution de problèmes géométriques: un exemple avec les programmes de construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+                <w:t xml:space="preserve">Entrer dans un genre procédural : l'écriture d'un programme de construction en géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.433-441</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424199v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROPRIATION PAR UN ENSEIGNANT D'UN DISPOSITIF D'AIDE POUR L'ENSEIGNEMENT DES MATHEMATIQUES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Theis</w:t>
+                <w:t xml:space="preserve">Effets d’un dispositif de recherche sur les praxéologies inclusives en milieu scolaire ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.105-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1054159ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871840v1</w:t>
+                <w:t xml:space="preserve">hal-01797890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des mises en œuvre d’un même dispositif d’aide dans des contextes différents</w:t>
+                <w:t xml:space="preserve">APPROPRIATION PAR UN ENSEIGNANT D'UN DISPOSITIF D'AIDE POUR L'ENSEIGNEMENT DES MATHEMATIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Theis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Supplément électronique au N°61 (41-56)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593672v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un dispositif de recherche sur les praxéologies inclusives en milieu scolaire ordinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des mises en œuvre d’un même dispositif d’aide dans des contextes différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Suau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1054159ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797890v1</w:t>
+                <w:t xml:space="preserve">hal-01593672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement et accessibilité didactique : quels obstacles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Usages de la vidéo dans un dispositif de recherche: quelques effets sur les pratiques inclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (78), pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702542v1</w:t>
+                <w:t xml:space="preserve">hal-01670993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et accessibilité dans l'éducation et en formation. Présentation du dossier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Benoit</w:t>
+                <w:t xml:space="preserve">Accompagnement et accessibilité didactique : quels obstacles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.30-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.078.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671018v1</w:t>
+                <w:t xml:space="preserve">hal-01702542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les liens entre numérique et accessibilité didactique: un exemple avec les calculatrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numérique et accessibilité dans l'éducation et en formation. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numérique et accessibilité dans l'éducation et en formation, 78, pp.11-24. </w:t>
+              <w:t xml:space="preserve">, 2017, 78 (2), pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.078.0011#xd_co_f=YmNlZmYzZTctYzJiZS00ZjM4LTkzNjgtOTI5ZWIzNDJiZTgw~⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670973v1</w:t>
+                <w:t xml:space="preserve">hal-01671018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de la vidéo dans un dispositif de recherche: quelques effets sur les pratiques inclusives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionner les liens entre numérique et accessibilité didactique: un exemple avec les calculatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (78), pp.171-184. </w:t>
+              <w:t xml:space="preserve">, 2017, Numérique et accessibilité dans l'éducation et en formation, 78, pp.11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.078.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0011#xd_co_f=YmNlZmYzZTctYzJiZS00ZjM4LTkzNjgtOTI5ZWIzNDJiZTgw~⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670993v1</w:t>
+                <w:t xml:space="preserve">hal-01670973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’épreuve des fonctions d’un dispositif d’aide aux élèves en difficulté en mathématiques</w:t>
+                <w:t xml:space="preserve">Du rapport entre temps didactique et temps praxéologique dans des dispositifs d’aide associés à une classe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.197-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444038v1</w:t>
+                <w:t xml:space="preserve">hal-01443729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodes biographiques d’une élève dyslexique relatifs à la résolution d’un problème mathématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques inclusives en milieu ordinaire : accessibilité didactique et régulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.155-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.042.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450025v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inclusives en milieu ordinaire : accessibilité didactique et régulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise à l’épreuve des fonctions d’un dispositif d’aide aux élèves en difficulté en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (2), pp.155-169. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.64-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.042.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14926156.2015.1119333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456680v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles fonctions de deux systèmes didactiques auxiliaires destinés à des élèves en difficulté lors de la résolution d'une situation-problème mathématique?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pier Morin</w:t>
+                <w:t xml:space="preserve">Episodes biographiques d’une élève dyslexique relatifs à la résolution d’un problème mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21, pp.9-38</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.147-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444292v1</w:t>
+                <w:t xml:space="preserve">hal-01450025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rapport entre temps didactique et temps praxéologique dans des dispositifs d’aide associés à une classe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles fonctions de deux systèmes didactiques auxiliaires destinés à des élèves en difficulté lors de la résolution d'une situation-problème mathématique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (2), pp.197-230</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.9-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443729v1</w:t>
+                <w:t xml:space="preserve">hal-01444292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d'évolution du rapport au savoir mathématique de jeunes &amp;quot;décrocheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l'accessibilité aux savoirs des élèves en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charline Dunand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781773v1</w:t>
+                <w:t xml:space="preserve">hal-01781789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'accessibilité aux savoirs des élèves en situation de handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions d'évolution du rapport au savoir mathématique de jeunes &amp;quot;décrocheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gombert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
+                <w:t xml:space="preserve">Charline Dunand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781789v1</w:t>
+                <w:t xml:space="preserve">hal-01781773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité didactique et dynamique topogénétique: une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4751,51 +4751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs professionnels et pratiques inclusives. Effets des contrats et systèmes sémiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4836,226 +4836,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des gestes professionnels : questionnement à partir des mathématiques enseignées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (57), pp.131-138</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429838v1</w:t>
+                <w:t xml:space="preserve">hal-02320670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des gestes professionnels : questionnement à partir des mathématiques enseignées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 1 (57), pp.131-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02320670v1</w:t>
+                <w:t xml:space="preserve">hal-01429838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desafios à escola dos alunos deficientes em França</w:t>
               </w:r>
@@ -5296,51 +5296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du nombre et élèves à besoins éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,256 +6610,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle de la LSF dans la scolarisation d’élèves sourds soutenue par une ULIS-collège bilingue. Exemple de production et d’usages de ressources.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dévolution et engagement dans un dispositif d'aide préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sabaté</w:t>
+                <w:t xml:space="preserve">Christophe Dracos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488500v1</w:t>
+                <w:t xml:space="preserve">hal-05422287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dévolution et engagement dans un dispositif d'aide préventif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place et rôle de la LSF dans la scolarisation d’élèves sourds soutenue par une ULIS-collège bilingue. Exemple de production et d’usages de ressources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dracos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mari</w:t>
+                <w:t xml:space="preserve">Pascal Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.53-57</w:t>
+              <w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422287v1</w:t>
+                <w:t xml:space="preserve">hal-05488500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux à l’origine de la création des signes numériques en langues des signes : ASL, LSF et Libras. Création de capsules vidéos pour les apprentissages numériques des élèves sourds</w:t>
               </w:r>
@@ -6964,338 +6964,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et usage de ressources mathématiques pour les élèves sourds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurimaths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Colloque OPHRIS 2024 à Sherbrooke (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895914v1</w:t>
+                <w:t xml:space="preserve">hal-04436150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un dispositif de formation continue dans l'enseignement primaire: le cas des constellations en mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et usage de ressources mathématiques pour les élèves sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM 2024-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédéric, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Plurimaths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958272v1</w:t>
+                <w:t xml:space="preserve">hal-04895914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production collaborative de capsules vidéo en mathématiques, dans une perspective inclusive.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude d'un dispositif de formation continue dans l'enseignement primaire: le cas des constellations en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Tambone</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du REF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM 2024-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédéric, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436151v1</w:t>
+                <w:t xml:space="preserve">hal-04958272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions et contraintes d’accessibilité didactique pour des élèves sourds et aveugles scolarisés en classe ordinaire</w:t>
               </w:r>
@@ -7370,243 +7370,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production collaborative de capsules vidéo en mathématiques, dans une perspective inclusive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanette Tambone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPHRIS 2024 à Sherbrooke (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), France</w:t>
+              <w:t xml:space="preserve">Colloque du REF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436150v1</w:t>
+                <w:t xml:space="preserve">hal-04436151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes didactiques auxiliaires pour soutenir les apprentissages mathématiques des élèves sourds scolarisés en classe ordinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La question du handicap abordée du point de vue de la didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutimaths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIIème école d'été des recherches en didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, 2023, Bar-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895911v1</w:t>
+                <w:t xml:space="preserve">hal-04436577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif coopératif dans le cadre d’une cité éducative et de l’aide aux devoirs</w:t>
               </w:r>
@@ -7694,696 +7655,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité conjointe des formateurs et des enseignants dans les constellations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Brière</w:t>
+                <w:t xml:space="preserve">Des systèmes didactiques auxiliaires pour soutenir les apprentissages mathématiques des élèves sourds scolarisés en classe ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque de l'ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, 2023, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Plutimaths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436575v1</w:t>
+                <w:t xml:space="preserve">hal-04895911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question du handicap abordée du point de vue de la didactique des mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité conjointe des formateurs et des enseignants dans les constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème école d'été des recherches en didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, 2023, Bar-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque de l'ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436577v1</w:t>
+                <w:t xml:space="preserve">hal-04436575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux séances d’un dispositif préventif visant la préparation à la modélisation d’une situation-problème</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dracos</w:t>
+                <w:t xml:space="preserve">Effets de formation d’un dispositif recherche-terrain. Etude de cas d’une cité éducative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Toulouse, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Xe colloque OPHRIS : Formation aux pratiques inclusives : tension(s) entre reproduction et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436589v1</w:t>
+                <w:t xml:space="preserve">hal-04436146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’accompagnement proposé à des intervenants dans le dispositif Devoirs faits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preventive support scheme for mathematics learning: possible ways to provide aid before and after the class session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPHRIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895909v1</w:t>
+                <w:t xml:space="preserve">hal-03745120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive support scheme for mathematics learning: possible ways to provide aid before and after the class session</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+                <w:t xml:space="preserve">Comparaison de deux séances d’un dispositif préventif visant la préparation à la modélisation d’une situation-problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dracos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">48ème Colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Toulouse, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745120v1</w:t>
+                <w:t xml:space="preserve">hal-04436589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de formation d’un dispositif recherche-terrain. Etude de cas d’une cité éducative.</w:t>
+                <w:t xml:space="preserve">Etude de l’accompagnement proposé à des intervenants dans le dispositif Devoirs faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe colloque OPHRIS : Formation aux pratiques inclusives : tension(s) entre reproduction et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">OPHRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436146v1</w:t>
+                <w:t xml:space="preserve">hal-04895909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des difficultés soulevées par la mise en oeuvre d'une ingénierie didactique de développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'inclusion d'élèves sourds en collège : qu'en disent les jeunes et leurs parents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque Internacional de la théorie de l'Action Conjointe en Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jun 2021, Nancy (FR), France. https://tacd-2021.sciencesconf.org/data/p./TACD_2021_Actes_volume_4_final.pdf</w:t>
+              <w:t xml:space="preserve">IX° Colloque international Ophris « L’inclusion scolaire à la première personne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956806v1</w:t>
+                <w:t xml:space="preserve">hal-03191829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir les apprentissages fondamentaux en mathématiques par des activités de robotique pédagogique</w:t>
               </w:r>
@@ -8471,243 +8497,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inventivité des acteurs dans le cadre des devoirs faits: le dispositif &amp;quot;mémoire-narration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+                <w:t xml:space="preserve">Étude des difficultés soulevées par la mise en oeuvre d'une ingénierie didactique de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque Internacional de la théorie de l'Action Conjointe en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2021, Nancy (FR), France. https://tacd-2021.sciencesconf.org/data/p./TACD_2021_Actes_volume_4_final.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199674v1</w:t>
+                <w:t xml:space="preserve">hal-03956806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inclusion d'élèves sourds en collège : qu'en disent les jeunes et leurs parents ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’inventivité des acteurs dans le cadre des devoirs faits: le dispositif &amp;quot;mémoire-narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX° Colloque international Ophris « L’inclusion scolaire à la première personne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191829v1</w:t>
+                <w:t xml:space="preserve">hal-03199674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et fonctions d’un dispositif d’aide aux devoirs dans un collège français: une étude de cas</w:t>
               </w:r>
@@ -9011,247 +9011,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un dispositif d’aide a l’intention d’élèves en difficulté dans la résolution d’une situation-problème mathématique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionnements autour de la synchronisation dans l’enseignement des mathématiques a des élèves sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Paris-Genneviliers, France</w:t>
+              <w:t xml:space="preserve">, 2018, Paris-Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070434v1</w:t>
+                <w:t xml:space="preserve">hal-02070433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements autour de la synchronisation dans l’enseignement des mathématiques a des élèves sourds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d’un dispositif d’aide a l’intention d’élèves en difficulté dans la résolution d’une situation-problème mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Paris-Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Paris-Genneviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070433v1</w:t>
+                <w:t xml:space="preserve">hal-02070434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre systèmes sémiotiques, milieux et techniques mathématiques: malentendus, hybridité, inventivité</w:t>
               </w:r>
@@ -9319,64 +9319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif de recherche phénoméno-praxéologique. Rôle des institutions et des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9427,77 +9427,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de recherche phénoméno-praxéologique : effets transpositifs et trans-formation des acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2016 - A quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9522,51 +9522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions pour enseigner et conditions d'accessibilité aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9837,51 +9837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif pédagogique et didactique pour les élèves décrocheurs : quel fonctionnement, quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9926,178 +9926,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de transformation des pratiques enseignantes à travers l’analyse de parcours de formation Pairform@nce</w:t>
+                <w:t xml:space="preserve">Une approche systémique et fonctionnelle de la conception de parcours de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dakar, Sénégal. pp.792-804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018065v1</w:t>
+                <w:t xml:space="preserve">hal-01799588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche systémique et fonctionnelle de la conception de parcours de formation</w:t>
+                <w:t xml:space="preserve">Potentiel de transformation des pratiques enseignantes à travers l’analyse de parcours de formation Pairform@nce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dakar, Sénégal. pp.792-804</w:t>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799588v1</w:t>
+                <w:t xml:space="preserve">hal-02018065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Notions and Roles of Theory in Mathematics Education Research</w:t>
               </w:r>
@@ -10419,51 +10419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dracos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10863,77 +10863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion à la première personne. Expérience(s), prise(s) de parole et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 97, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10958,51 +10958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs professionnels et pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11040,51 +11040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité des acteurs et école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11392,51 +11392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SZH-CSPS édition, pp.342, 2021, 978-3-905890-59-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11448,186 +11448,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires: paradoxes, contradictions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.236, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2013, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443840v1</w:t>
+                <w:t xml:space="preserve">hal-05276274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires: paradoxes, contradictions et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2013, 978-2-8143-0143-6</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy : Éditions universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.236, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05276274v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11697,51 +11697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection L’Esperluette – Education &amp; Formation. Editions Cépaduès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articuler la recherche, l’action et la formation pour des pratiques d’enseignement et de collaboration plus inclusives. C. Delorme et K. Millon-Fauré (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
@@ -11764,363 +11764,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures adoptées par les intervenants du dispositif Devoirs Faits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T.Assude. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherche, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.165-180, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491302v1</w:t>
+                <w:t xml:space="preserve">hal-05422171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiers-lieux et inclusivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T.Assude (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.247-252, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384151v1</w:t>
+                <w:t xml:space="preserve">hal-05419828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre les devoirs : la passation de consignes en question.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Rendre accessible l’étude des mathématiques : analyse socio-didactique des temps d’interventions verbales d’un enseignant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491380v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d’aide préventifs : quels apports pour l’éducation inclusive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12183,1501 +12143,1541 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, Série Education. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité de l’école inclusive, Acteurs, Institutions, Changements et résistances.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-214, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postures adoptées par les intervenants du dispositif Devoirs Faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherche, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487714v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif &amp;quot;mémoire-narration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495287v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmettre les devoirs : la passation de consignes en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502670v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.287-308, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487626v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affronter la complexité</w:t>
+                <w:t xml:space="preserve">Le dispositif &amp;quot;mémoire-narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, pp.1-11, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI-Le Champ Social, pp.393-416, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419824v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des gestes d'aide à la constitution d'un milieu d'étude en classe et en séances de Devoirs faits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI-Le Champ social, pp.217-236, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495248v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-308, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495083v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.269-285, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502693v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances et conceptions des intervenants dans le cadre de l'aide aux devoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des gestes d'aide à la constitution d'un milieu d'étude en classe et en séances de Devoirs faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.193-216, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI-Le Champ social, pp.217-236, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487625v1</w:t>
+                <w:t xml:space="preserve">hal-05495248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affronter la complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Assude (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.1-11, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487675v1</w:t>
+                <w:t xml:space="preserve">hal-05419824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux et inclusivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, pp.247-252, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419828v1</w:t>
+                <w:t xml:space="preserve">hal-05487675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissances et conceptions des intervenants dans le cadre de l'aide aux devoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">T.Assude. </w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, pp.165-180, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-216, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422171v1</w:t>
+                <w:t xml:space="preserve">hal-05487625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre accessible l’étude des mathématiques : analyse socio-didactique des temps d’interventions verbales d’un enseignant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+                <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.269-285, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487760v1</w:t>
+                <w:t xml:space="preserve">hal-05502693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de formation d’un dispositif recherche-terrain dans le cadre d’une cité éducative</w:t>
               </w:r>
@@ -13756,173 +13756,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions about the Graphic Space: What Objects? Which Operations?</w:t>
+                <w:t xml:space="preserve">Questionnements sur l’espace graphique : quels objets ? Quelles opérations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume 14, WILEY, pp.277-287, 2023</w:t>
+              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 19, ISTE, pp.285-295, 2023, ISBN 978-1-78405-954-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956837v1</w:t>
+                <w:t xml:space="preserve">hal-04436342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements sur l’espace graphique : quels objets ? Quelles opérations ?</w:t>
+                <w:t xml:space="preserve">Questions about the Graphic Space: What Objects? Which Operations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume 19, ISTE, pp.285-295, 2023, ISBN 978-1-78405-954-5</w:t>
+              <w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 14, WILEY, pp.277-287, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436342v1</w:t>
+                <w:t xml:space="preserve">hal-03956837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Dynamic Geometry Environment to Work on the Relationships Between Three Spaces (Tangible, Graphical and Geometrical)</w:t>
               </w:r>
@@ -14269,307 +14269,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danse, expérience corporelle et savoirs spatio-géométriques : l’espace comme savoir transdisciplinaire avec une CLIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en œuvre d’un dispositif d’aide « préventif » : quelles fonctions et transformations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arnaud-Bestieu, A. &amp; Tortochot, E. </w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Greta Pelgrims; Teresa Assude; Jean-Michel Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geste créatif et activité formative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.39-62, 2021</w:t>
+              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l’éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions SZH/CSPS, pp.151-167, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196092v1</w:t>
+                <w:t xml:space="preserve">hal-02424635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et conclusion. Quelques balises sur les chemins vers l'éducation inclusive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition SZH/CSPS, pp.315-338, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’un dispositif d’aide « préventif » : quelles fonctions et transformations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Danse, expérience corporelle et savoirs spatio-géométriques : l’espace comme savoir transdisciplinaire avec une CLIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Greta Pelgrims; Teresa Assude; Jean-Michel Perez. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud-Bestieu, A. &amp; Tortochot, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l’éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions SZH/CSPS, pp.151-167, 2021</w:t>
+              <w:t xml:space="preserve">Geste créatif et activité formative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.39-62, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424635v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Questions de transitions et transformations sur les chemins vers l'éducation inclusive.</w:t>
               </w:r>
@@ -14581,51 +14581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition SZH/CSPS, pp.9-20, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14663,51 +14663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles didactiques et dynamique des pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14762,64 +14762,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme d’étude et topogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14887,64 +14887,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d’accessibilités aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14993,267 +14993,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction » et « perspectives »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Aprendizaje del número y alumnos con necesidades educativas especificas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Vérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Broitman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-11, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
+              <w:t xml:space="preserve">Matemáticas en la escuela primaria : números naturales y decimales con niños y adultos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paidós, pp.99-123, 2013, 978-950-12-6165-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467479v1</w:t>
+                <w:t xml:space="preserve">hal-01468135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations d’un problème de mathématiques pour des élèves avec autisme ou présentant une dyslexie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu de l’oie ou jeu de la bande numérique : quelles potentialités, quels obstacles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Vérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires: paradoxes, contradictions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2013, 978-2-8143-0143-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01467526v1</w:t>
+                <w:t xml:space="preserve">hal-05277758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de l’oie ou jeu de la bande numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15262,314 +15245,331 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-87, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprendizaje del número y alumnos con necesidades educativas especificas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Introduction » et « perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">C. Broitman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matemáticas en la escuela primaria : números naturales y decimales con niños y adultos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paidós, pp.99-123, 2013, 978-950-12-6165-3</w:t>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468135v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de l’oie ou jeu de la bande numérique : quelles potentialités, quels obstacles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Adaptations d’un problème de mathématiques pour des élèves avec autisme ou présentant une dyslexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faure-Brac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires: paradoxes, contradictions et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2013, 978-2-8143-0143-6</w:t>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-123, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05277758v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête documentaire et action didactique conjointe professeurs-élèves</w:t>
               </w:r>
@@ -16049,51 +16049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de la Recherche n° 18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16412,51 +16412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16795,51 +16795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Koudogbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04543054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14749041241238304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04987385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lansade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00265-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03587625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03858307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1564/tme_v29.2.03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03587610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02389016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0011#xd_co_f=YmNlZmYzZTctYzJiZS00ZjM4LTkzNjgtOTI5ZWIzNDJiZTgw~" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926156.2015.1119333" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0155" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dunand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Franchini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0253" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.471.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pressiat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1213" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sackur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Drouhard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-5888-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926150509556655&#10217;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lattuati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Leorat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Capponi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertomeu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabat&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nogueira de Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436146v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956806v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02428792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797905v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528117v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01799588v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Herbst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lerman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Radford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04911176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439993v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mastafi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276294v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05391752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199523v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrims" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491302v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491380v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05419824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495248v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487625v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05419828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487760v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956837v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956834v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436345v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436659v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196092v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arnaud-Bestieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faure-Brac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467538v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468135v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496600v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070819v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Potte-Bonneville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01609137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardette Aribert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berrouiller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bourgade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canivenc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01717726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aribert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crumier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Koudogbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04543054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14749041241238304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00265-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04987385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lansade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03587625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03858307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1564/tme_v29.2.03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03587610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02389016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0011#xd_co_f=YmNlZmYzZTctYzJiZS00ZjM4LTkzNjgtOTI5ZWIzNDJiZTgw~" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926156.2015.1119333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dunand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Franchini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0253" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.471.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pressiat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1213" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sackur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Drouhard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-5888-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926150509556655&#10217;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lattuati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Leorat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Capponi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertomeu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabat&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nogueira de Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191829v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199674v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02428792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797905v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528117v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01799588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Herbst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lerman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Radford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04911176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439993v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mastafi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276294v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05391752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199523v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrims" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443840v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05419828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05419824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436342v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956837v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956834v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436345v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436659v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arnaud-Bestieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277758v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467479v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faure-Brac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496600v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070819v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Potte-Bonneville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01609137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardette Aribert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berrouiller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bourgade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canivenc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01717726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aribert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crumier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>