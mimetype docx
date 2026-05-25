--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -159,51 +159,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum)</w:t>
+                <w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum). Comparaison des usages numériques d’enseignants et d’enseignants spécialisés en contexte d’enseignement distanciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
@@ -212,102 +212,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°102, pp.249 - 265. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 102, pp.249-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322620v1</w:t>
+                <w:t xml:space="preserve">hal-05487766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum). Comparaison des usages numériques d’enseignants et d’enseignants spécialisés en contexte d’enseignement distanciel</w:t>
+                <w:t xml:space="preserve">Évaluer l’inclusivité d’un dispositif numérique dans l’éducation (GTnum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
@@ -316,69 +307,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 102, pp.249-265</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, n°102, pp.249 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.102.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487766v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulations entre les techniques travaillées dans un dispositif d’aide préventif en mathématiques et en classe : proposition d’une classification</w:t>
               </w:r>
@@ -704,373 +704,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the continuum of a preventive aid device - the case of teaching the concept of fraction at primary level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête sur la pédagogie universitaire : types et fonctions des rituels dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42330-023-00265-2⟩</w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.4110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436309v1</w:t>
+                <w:t xml:space="preserve">hal-04436286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion à la première personne. Expérience(s), prise(s) de parole et résistances. Présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/3 (97), p. 5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la pédagogie universitaire : types et fonctions des rituels dans l’enseignement supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the continuum of a preventive aid device - the case of teaching the concept of fraction at primary level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.96-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ced.4110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42330-023-00265-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436286v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRAT D'ADHESION DIDACTIQUE LORS DE LA MISE EN PLACE D'UN DISPOSITIF D'AIDE « PREVENTIF »</w:t>
               </w:r>
@@ -1145,208 +1145,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse a priori: un outil pour l'enseignant ? Un exemple avec les problèmes de partage à l'école élémentaire.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who can help a student to do their homework?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110, pp.47-68</w:t>
+              <w:t xml:space="preserve">Education and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914651v1</w:t>
+                <w:t xml:space="preserve">hal-03858307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’aide à l’enseignement. Une étude de cas à propos du volume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Theis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,165 +1344,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (3), pp.285-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who can help a student to do their homework?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse a priori: un outil pour l'enseignant ? Un exemple avec les problèmes de partage à l'école élémentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (1), pp.65-84</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.47-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858307v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable Floor Robots and Spatial Knowledge with 6-7-year-old Students</w:t>
               </w:r>
@@ -1622,77 +1622,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets déclarés par les acteurs à propos du dispositif &amp;quot;devoirs faits&amp;quot; dans un collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, http://journals.openedition.org/edso/14039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1711,273 +1711,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des traducteurs dans la mise en œuvre d’une Unité localisée pour l’inclusion scolaire (Ulis) accueillant des jeunes sourds au collège.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Tambone</w:t>
+                <w:t xml:space="preserve">Statut des objets de savoir et essai de modélisation du dispositif « devoirs-faits ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92, pp.57-70</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.47-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519846v1</w:t>
+                <w:t xml:space="preserve">hal-03519837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut des objets de savoir et essai de modélisation du dispositif « devoirs-faits ».</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+                <w:t xml:space="preserve">La place des traducteurs dans la mise en œuvre d’une Unité localisée pour l’inclusion scolaire (Ulis) accueillant des jeunes sourds au collège.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), pp.47-63</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519837v1</w:t>
+                <w:t xml:space="preserve">hal-03519846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés d’un système didactique à propos de l’enseignement du volume au primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,51 +2067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2162,51 +2162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMMENT PRÉPARER LES ÉLÈVES À ÉCRIRE UN PROGRAMME DE CONSTRUCTION ? ANALYSE DE DISPOSITIFS PRÉVENTIFS POUR DES ÉLÈVES EN DIFFICULTÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,51 +2270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnement sur les rituels dans l’enseignement supérieur à partir d’un dispositif d’analyse de praxéologies professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2355,2201 +2355,2201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un dispositif d'aide à la résolution de problèmes géométriques: un exemple avec les programmes de construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+                <w:t xml:space="preserve">Entrer dans un genre procédural : l'écriture d'un programme de construction en géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.433-441</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424199v1</w:t>
+                <w:t xml:space="preserve">hal-02389016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des situations inclusives en tant qu’opportunités de co-apprentissages pour les acteurs</w:t>
+                <w:t xml:space="preserve">Dynamique inclusive, don et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.107-123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 86, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.086.0107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02424151v1</w:t>
+                <w:t xml:space="preserve">hal-02424142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique inclusive, don et reconnaissance</w:t>
+                <w:t xml:space="preserve">Education inclusive et éducation numérique: quelles convergences? Une étude de cas avec les tablettes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.13-26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 87, pp.11-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.086.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02424142v1</w:t>
+                <w:t xml:space="preserve">hal-02424132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education inclusive et éducation numérique: quelles convergences? Une étude de cas avec les tablettes numériques</w:t>
+                <w:t xml:space="preserve">Des situations inclusives en tant qu’opportunités de co-apprentissages pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 87, pp.11-29</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 86, pp.107-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424132v1</w:t>
+                <w:t xml:space="preserve">hal-02424151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer dans un genre procédural : l'écriture d'un programme de construction en géométrie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+                <w:t xml:space="preserve">Effets d'un dispositif d'aide à la résolution de problèmes géométriques: un exemple avec les programmes de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24</w:t>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.433-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389016v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un dispositif de recherche sur les praxéologies inclusives en milieu scolaire ordinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">APPROPRIATION PAR UN ENSEIGNANT D'UN DISPOSITIF D'AIDE POUR L'ENSEIGNEMENT DES MATHEMATIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Supplément électronique au N°61 (41-56)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797890v1</w:t>
+                <w:t xml:space="preserve">hal-01871840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROPRIATION PAR UN ENSEIGNANT D'UN DISPOSITIF D'AIDE POUR L'ENSEIGNEMENT DES MATHEMATIQUES</w:t>
+                <w:t xml:space="preserve">Comparaison des mises en œuvre d’un même dispositif d’aide dans des contextes différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Theis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Supplément électronique au N°61 (41-56)</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871840v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des mises en œuvre d’un même dispositif d’aide dans des contextes différents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’un dispositif de recherche sur les praxéologies inclusives en milieu scolaire ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.105-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1054159ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593672v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de la vidéo dans un dispositif de recherche: quelques effets sur les pratiques inclusives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Accompagnement et accessibilité didactique : quels obstacles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.30-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670993v1</w:t>
+                <w:t xml:space="preserve">hal-01702542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement et accessibilité didactique : quels obstacles ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Numérique et accessibilité dans l'éducation et en formation. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (2), pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702542v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et accessibilité dans l'éducation et en formation. Présentation du dossier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionner les liens entre numérique et accessibilité didactique: un exemple avec les calculatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 78 (2), pp.5-9. </w:t>
+              <w:t xml:space="preserve">, 2017, Numérique et accessibilité dans l'éducation et en formation, 78, pp.11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.078.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0011#xd_co_f=YmNlZmYzZTctYzJiZS00ZjM4LTkzNjgtOTI5ZWIzNDJiZTgw~⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671018v1</w:t>
+                <w:t xml:space="preserve">hal-01670973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les liens entre numérique et accessibilité didactique: un exemple avec les calculatrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages de la vidéo dans un dispositif de recherche: quelques effets sur les pratiques inclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numérique et accessibilité dans l'éducation et en formation, 78, pp.11-24. </w:t>
+              <w:t xml:space="preserve">, 2017, 2 (78), pp.171-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.078.0011#xd_co_f=YmNlZmYzZTctYzJiZS00ZjM4LTkzNjgtOTI5ZWIzNDJiZTgw~⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670973v1</w:t>
+                <w:t xml:space="preserve">hal-01670993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rapport entre temps didactique et temps praxéologique dans des dispositifs d’aide associés à une classe.</w:t>
+                <w:t xml:space="preserve">Mise à l’épreuve des fonctions d’un dispositif d’aide aux élèves en difficulté en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.64-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14926156.2015.1119333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443729v1</w:t>
+                <w:t xml:space="preserve">hal-01444038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inclusives en milieu ordinaire : accessibilité didactique et régulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Episodes biographiques d’une élève dyslexique relatifs à la résolution d’un problème mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.147-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456680v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’épreuve des fonctions d’un dispositif d’aide aux élèves en difficulté en mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques inclusives en milieu ordinaire : accessibilité didactique et régulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.64-76. </w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.155-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14926156.2015.1119333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdle.042.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444038v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodes biographiques d’une élève dyslexique relatifs à la résolution d’un problème mathématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles fonctions de deux systèmes didactiques auxiliaires destinés à des élèves en difficulté lors de la résolution d'une situation-problème mathématique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24, pp.147-163</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.9-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450025v1</w:t>
+                <w:t xml:space="preserve">hal-01444292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles fonctions de deux systèmes didactiques auxiliaires destinés à des élèves en difficulté lors de la résolution d'une situation-problème mathématique?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Theis</w:t>
+                <w:t xml:space="preserve">Du rapport entre temps didactique et temps praxéologique dans des dispositifs d’aide associés à une classe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21, pp.9-38</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.197-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444292v1</w:t>
+                <w:t xml:space="preserve">hal-01443729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'accessibilité aux savoirs des élèves en situation de handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions d'évolution du rapport au savoir mathématique de jeunes &amp;quot;décrocheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gombert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
+                <w:t xml:space="preserve">Charline Dunand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781789v1</w:t>
+                <w:t xml:space="preserve">hal-01781773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d'évolution du rapport au savoir mathématique de jeunes &amp;quot;décrocheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l'accessibilité aux savoirs des élèves en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charline Dunand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781773v1</w:t>
+                <w:t xml:space="preserve">hal-01781789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité didactique et dynamique topogénétique: une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handicaps simulés et outils numériques : un exemple d'utilisation en judo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.066.0253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798756v1</w:t>
+                <w:t xml:space="preserve">hal-01757682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicaps simulés et outils numériques : un exemple d'utilisation en judo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessibilité didactique et dynamique topogénétique: une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.33-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757682v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles fonctions potentielles d'un dispositif d'aide pour soutenir la résolution d'une situation-problème mathématique chez des élèves en difficulté du primaire?</w:t>
               </w:r>
@@ -4673,51 +4673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Handicaps simulés » : un outil de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4751,51 +4751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs professionnels et pratiques inclusives. Effets des contrats et systèmes sémiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4836,226 +4836,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des gestes professionnels : questionnement à partir des mathématiques enseignées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 1 (57), pp.131-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320670v1</w:t>
+                <w:t xml:space="preserve">hal-01429838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des gestes professionnels : questionnement à partir des mathématiques enseignées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (57), pp.131-138</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429838v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desafios à escola dos alunos deficientes em França</w:t>
               </w:r>
@@ -5296,77 +5296,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du nombre et élèves à besoins éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (2), pp.65 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6610,256 +6610,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dévolution et engagement dans un dispositif d'aide préventif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place et rôle de la LSF dans la scolarisation d’élèves sourds soutenue par une ULIS-collège bilingue. Exemple de production et d’usages de ressources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dracos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mari</w:t>
+                <w:t xml:space="preserve">Pascal Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.53-57</w:t>
+              <w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422287v1</w:t>
+                <w:t xml:space="preserve">hal-05488500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle de la LSF dans la scolarisation d’élèves sourds soutenue par une ULIS-collège bilingue. Exemple de production et d’usages de ressources.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dévolution et engagement dans un dispositif d'aide préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sabaté</w:t>
+                <w:t xml:space="preserve">Christophe Dracos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La scolarisation inclusive des élèves sourds ou malentendants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488500v1</w:t>
+                <w:t xml:space="preserve">hal-05422287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux à l’origine de la création des signes numériques en langues des signes : ASL, LSF et Libras. Création de capsules vidéos pour les apprentissages numériques des élèves sourds</w:t>
               </w:r>
@@ -6964,610 +6964,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et usage de ressources mathématiques pour les élèves sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Tambone</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPHRIS 2024 à Sherbrooke (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), France</w:t>
+              <w:t xml:space="preserve">Plurimaths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436150v1</w:t>
+                <w:t xml:space="preserve">hal-04895914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et usage de ressources mathématiques pour les élèves sourds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude d'un dispositif de formation continue dans l'enseignement primaire: le cas des constellations en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurimaths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM 2024-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédéric, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895914v1</w:t>
+                <w:t xml:space="preserve">hal-04958272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un dispositif de formation continue dans l'enseignement primaire: le cas des constellations en mathématiques</w:t>
+                <w:t xml:space="preserve">Conditions et contraintes d’accessibilité didactique pour des élèves sourds et aveugles scolarisés en classe ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM 2024-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédéric, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">49ème Colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Marseille (13), France. pp.27-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958272v1</w:t>
+                <w:t xml:space="preserve">hal-04436570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions et contraintes d’accessibilité didactique pour des élèves sourds et aveugles scolarisés en classe ordinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production collaborative de capsules vidéo en mathématiques, dans une perspective inclusive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Marseille (13), France. pp.27-52</w:t>
+              <w:t xml:space="preserve">Colloque du REF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436570v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production collaborative de capsules vidéo en mathématiques, dans une perspective inclusive.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du REF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque OPHRIS 2024 à Sherbrooke (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436151v1</w:t>
+                <w:t xml:space="preserve">hal-04436150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question du handicap abordée du point de vue de la didactique des mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des systèmes didactiques auxiliaires pour soutenir les apprentissages mathématiques des élèves sourds scolarisés en classe ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème école d'été des recherches en didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, 2023, Bar-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">Plutimaths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436577v1</w:t>
+                <w:t xml:space="preserve">hal-04895911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif coopératif dans le cadre d’une cité éducative et de l’aide aux devoirs</w:t>
               </w:r>
@@ -7655,804 +7694,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes didactiques auxiliaires pour soutenir les apprentissages mathématiques des élèves sourds scolarisés en classe ordinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+                <w:t xml:space="preserve">Activité conjointe des formateurs et des enseignants dans les constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Tambone</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutimaths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque de l'ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895911v1</w:t>
+                <w:t xml:space="preserve">hal-04436575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité conjointe des formateurs et des enseignants dans les constellations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La question du handicap abordée du point de vue de la didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque de l'ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, 2023, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">XXIIème école d'été des recherches en didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, 2023, Bar-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436575v1</w:t>
+                <w:t xml:space="preserve">hal-04436577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de formation d’un dispositif recherche-terrain. Etude de cas d’une cité éducative.</w:t>
+                <w:t xml:space="preserve">Etude de l’accompagnement proposé à des intervenants dans le dispositif Devoirs faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe colloque OPHRIS : Formation aux pratiques inclusives : tension(s) entre reproduction et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">OPHRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436146v1</w:t>
+                <w:t xml:space="preserve">hal-04895909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive support scheme for mathematics learning: possible ways to provide aid before and after the class session</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+                <w:t xml:space="preserve">Comparaison de deux séances d’un dispositif préventif visant la préparation à la modélisation d’une situation-problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dracos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">48ème Colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Toulouse, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745120v1</w:t>
+                <w:t xml:space="preserve">hal-04436589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux séances d’un dispositif préventif visant la préparation à la modélisation d’une situation-problème</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-­biel Winder</w:t>
+                <w:t xml:space="preserve">Preventive support scheme for mathematics learning: possible ways to provide aid before and after the class session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Toulouse, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436589v1</w:t>
+                <w:t xml:space="preserve">hal-03745120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’accompagnement proposé à des intervenants dans le dispositif Devoirs faits</w:t>
+                <w:t xml:space="preserve">Effets de formation d’un dispositif recherche-terrain. Etude de cas d’une cité éducative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPHRIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Xe colloque OPHRIS : Formation aux pratiques inclusives : tension(s) entre reproduction et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895909v1</w:t>
+                <w:t xml:space="preserve">hal-04436146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inclusion d'élèves sourds en collège : qu'en disent les jeunes et leurs parents ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des difficultés soulevées par la mise en oeuvre d'une ingénierie didactique de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX° Colloque international Ophris « L’inclusion scolaire à la première personne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque Internacional de la théorie de l'Action Conjointe en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2021, Nancy (FR), France. https://tacd-2021.sciencesconf.org/data/p./TACD_2021_Actes_volume_4_final.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191829v1</w:t>
+                <w:t xml:space="preserve">hal-03956806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir les apprentissages fondamentaux en mathématiques par des activités de robotique pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8497,217 +8471,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des difficultés soulevées par la mise en oeuvre d'une ingénierie didactique de développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+                <w:t xml:space="preserve">L’inventivité des acteurs dans le cadre des devoirs faits: le dispositif &amp;quot;mémoire-narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque Internacional de la théorie de l'Action Conjointe en Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jun 2021, Nancy (FR), France. https://tacd-2021.sciencesconf.org/data/p./TACD_2021_Actes_volume_4_final.pdf</w:t>
+              <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956806v1</w:t>
+                <w:t xml:space="preserve">hal-03199674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inventivité des acteurs dans le cadre des devoirs faits: le dispositif &amp;quot;mémoire-narration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'inclusion d'élèves sourds en collège : qu'en disent les jeunes et leurs parents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">IX° Colloque international Ophris « L’inclusion scolaire à la première personne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199674v1</w:t>
+                <w:t xml:space="preserve">hal-03191829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et fonctions d’un dispositif d’aide aux devoirs dans un collège français: une étude de cas</w:t>
               </w:r>
@@ -8732,51 +8732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International de Didactique des Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, Feb 2020, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8814,51 +8814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif &amp;quot;devoirs faits&amp;quot; dans un collège REP+ : Structure et fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9011,247 +9011,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements autour de la synchronisation dans l’enseignement des mathématiques a des élèves sourds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d’un dispositif d’aide a l’intention d’élèves en difficulté dans la résolution d’une situation-problème mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Paris-Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Paris-Genneviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070433v1</w:t>
+                <w:t xml:space="preserve">hal-02070434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un dispositif d’aide a l’intention d’élèves en difficulté dans la résolution d’une situation-problème mathématique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionnements autour de la synchronisation dans l’enseignement des mathématiques a des élèves sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Paris-Genneviliers, France</w:t>
+              <w:t xml:space="preserve">, 2018, Paris-Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070434v1</w:t>
+                <w:t xml:space="preserve">hal-02070433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre systèmes sémiotiques, milieux et techniques mathématiques: malentendus, hybridité, inventivité</w:t>
               </w:r>
@@ -9319,77 +9319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif de recherche phénoméno-praxéologique. Rôle des institutions et des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9427,77 +9427,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de recherche phénoméno-praxéologique : effets transpositifs et trans-formation des acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2016 - A quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9522,51 +9522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions pour enseigner et conditions d'accessibilité aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9755,51 +9755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’AECSE Actualité de la recherche en éducation et formation (AREF).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9837,51 +9837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif pédagogique et didactique pour les élèves décrocheurs : quel fonctionnement, quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9926,178 +9926,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche systémique et fonctionnelle de la conception de parcours de formation</w:t>
+                <w:t xml:space="preserve">Potentiel de transformation des pratiques enseignantes à travers l’analyse de parcours de formation Pairform@nce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dakar, Sénégal. pp.792-804</w:t>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799588v1</w:t>
+                <w:t xml:space="preserve">hal-02018065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de transformation des pratiques enseignantes à travers l’analyse de parcours de formation Pairform@nce</w:t>
+                <w:t xml:space="preserve">Une approche systémique et fonctionnelle de la conception de parcours de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dakar, Sénégal. pp.792-804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018065v1</w:t>
+                <w:t xml:space="preserve">hal-01799588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Notions and Roles of Theory in Mathematics Education Research</w:t>
               </w:r>
@@ -10406,64 +10406,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d'aide préventifs et résolution de problèmes mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dracos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10514,77 +10514,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DAFIP-SFERE - Les devoirs faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mastafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10863,77 +10863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion à la première personne. Expérience(s), prise(s) de parole et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 97, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10958,51 +10958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs professionnels et pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11040,51 +11040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité des acteurs et école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11392,51 +11392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SZH-CSPS édition, pp.342, 2021, 978-3-905890-59-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11448,186 +11448,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires: paradoxes, contradictions et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2013, 978-2-8143-0143-6</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy : Éditions universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.236, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05276274v1</w:t>
+                <w:t xml:space="preserve">hal-01443840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires: paradoxes, contradictions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2013, 978-2-8143-0143-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Nancy : Éditions universitaires de Lorraine</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01443840v1</w:t>
+                <w:t xml:space="preserve">hal-05276274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11684,64 +11684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection L’Esperluette – Education &amp; Formation. Editions Cépaduès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articuler la recherche, l’action et la formation pour des pratiques d’enseignement et de collaboration plus inclusives. C. Delorme et K. Millon-Fauré (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
@@ -11764,323 +11764,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmettre les devoirs : la passation de consignes en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, pp.165-180, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422171v1</w:t>
+                <w:t xml:space="preserve">hal-05491380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux et inclusivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postures adoptées par les intervenants du dispositif Devoirs Faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, pp.247-252, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherche, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419828v1</w:t>
+                <w:t xml:space="preserve">hal-05491302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre accessible l’étude des mathématiques : analyse socio-didactique des temps d’interventions verbales d’un enseignant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+                <w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487760v1</w:t>
+                <w:t xml:space="preserve">hal-05384151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d’aide préventifs : quels apports pour l’éducation inclusive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12089,51 +12129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Theis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Koudogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12143,1541 +12183,1501 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, Série Education. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité de l’école inclusive, Acteurs, Institutions, Changements et résistances.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-214, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures adoptées par les intervenants du dispositif Devoirs Faits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherche, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491302v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dispositif &amp;quot;mémoire-narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI-Le Champ Social, pp.393-416, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384151v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre les devoirs : la passation de consignes en question.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491380v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-308, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502670v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif &amp;quot;mémoire-narration</w:t>
+                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INSEI-Le Champ Social, pp.393-416, 2025</w:t>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495287v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Comparaison des gestes d'aide à la constitution d'un milieu d'étude en classe et en séances de Devoirs faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI-Le Champ social, pp.217-236, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487714v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+                <w:t xml:space="preserve">Affronter la complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Assude (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.287-308, 2025</w:t>
+              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.1-11, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487626v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495083v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des gestes d'aide à la constitution d'un milieu d'étude en classe et en séances de Devoirs faits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissances et conceptions des intervenants dans le cadre de l'aide aux devoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI-Le Champ social, pp.217-236, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-216, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495248v1</w:t>
+                <w:t xml:space="preserve">hal-05487625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affronter la complexité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, pp.1-11, 2025</w:t>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.269-285, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419824v1</w:t>
+                <w:t xml:space="preserve">hal-05502693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages de capsules vidéo pour des pratiques inclusives en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T.Assude. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.165-180, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487675v1</w:t>
+                <w:t xml:space="preserve">hal-05422171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances et conceptions des intervenants dans le cadre de l'aide aux devoirs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiers-lieux et inclusivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T.Assude (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.193-216, 2025</w:t>
+              <w:t xml:space="preserve">Complexité de l'éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.247-252, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487625v1</w:t>
+                <w:t xml:space="preserve">hal-05419828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">Rendre accessible l’étude des mathématiques : analyse socio-didactique des temps d’interventions verbales d’un enseignant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI - Champ social, pp.269-285, 2025, 978-2-36616-139-7</w:t>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502693v1</w:t>
+                <w:t xml:space="preserve">hal-05487760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de formation d’un dispositif recherche-terrain dans le cadre d’une cité éducative</w:t>
               </w:r>
@@ -13756,173 +13756,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements sur l’espace graphique : quels objets ? Quelles opérations ?</w:t>
+                <w:t xml:space="preserve">Questions about the Graphic Space: What Objects? Which Operations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume 19, ISTE, pp.285-295, 2023, ISBN 978-1-78405-954-5</w:t>
+              <w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 14, WILEY, pp.277-287, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436342v1</w:t>
+                <w:t xml:space="preserve">hal-03956837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions about the Graphic Space: What Objects? Which Operations?</w:t>
+                <w:t xml:space="preserve">Questionnements sur l’espace graphique : quels objets ? Quelles opérations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guille-Biel Winder; Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume 14, WILEY, pp.277-287, 2023</w:t>
+              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 19, ISTE, pp.285-295, 2023, ISBN 978-1-78405-954-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956837v1</w:t>
+                <w:t xml:space="preserve">hal-04436342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Dynamic Geometry Environment to Work on the Relationships Between Three Spaces (Tangible, Graphical and Geometrical)</w:t>
               </w:r>
@@ -14054,90 +14054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inventiveness of actors in the ‘Devoirs Faits’ scheme: the ‘Memory-Narration’ device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SFERE-Provence/AMPIRIC conference on Education, 30 and 31 March 2021, Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciendo, pp.104-109, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14269,307 +14269,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’un dispositif d’aide « préventif » : quelles fonctions et transformations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse et conclusion. Quelques balises sur les chemins vers l'éducation inclusive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l’éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions SZH/CSPS, pp.151-167, 2021</w:t>
+              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition SZH/CSPS, pp.315-338, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424635v1</w:t>
+                <w:t xml:space="preserve">hal-03199562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et conclusion. Quelques balises sur les chemins vers l'éducation inclusive.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greta Pelgrims</w:t>
+                <w:t xml:space="preserve">Danse, expérience corporelle et savoirs spatio-géométriques : l’espace comme savoir transdisciplinaire avec une CLIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud-Bestieu, A. &amp; Tortochot, E. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition SZH/CSPS, pp.315-338, 2021</w:t>
+              <w:t xml:space="preserve">Geste créatif et activité formative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.39-62, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199562v1</w:t>
+                <w:t xml:space="preserve">hal-03196092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danse, expérience corporelle et savoirs spatio-géométriques : l’espace comme savoir transdisciplinaire avec une CLIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en œuvre d’un dispositif d’aide « préventif » : quelles fonctions et transformations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arnaud-Bestieu, A. &amp; Tortochot, E. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Greta Pelgrims; Teresa Assude; Jean-Michel Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geste créatif et activité formative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.39-62, 2021</w:t>
+              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l’éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions SZH/CSPS, pp.151-167, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196092v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Questions de transitions et transformations sur les chemins vers l'éducation inclusive.</w:t>
               </w:r>
@@ -14581,51 +14581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition SZH/CSPS, pp.9-20, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14663,64 +14663,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles didactiques et dynamique des pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Greta Pelgrims; Jean-Michel Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer l'école? Politiques, conceptions et pratiques dites inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Social éditions, pp.99-113, 2016, Recherches</w:t>
@@ -14762,77 +14762,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme d’étude et topogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fatima Chnane-Davin et Jean-Pierre Cuq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14887,77 +14887,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d’accessibilités aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Zaffran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accessibilité et handicap : anciennes pratiques, nouvel enjeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14993,583 +14993,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprendizaje del número y alumnos con necesidades educativas especificas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Introduction » et « perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">C. Broitman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matemáticas en la escuela primaria : números naturales y decimales con niños y adultos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paidós, pp.99-123, 2013, 978-950-12-6165-3</w:t>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468135v1</w:t>
+                <w:t xml:space="preserve">hal-01467479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de l’oie ou jeu de la bande numérique : quelles potentialités, quels obstacles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Adaptations d’un problème de mathématiques pour des élèves avec autisme ou présentant une dyslexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faure-Brac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires: paradoxes, contradictions et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2013, 978-2-8143-0143-6</w:t>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-123, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05277758v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de l’oie ou jeu de la bande numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-87, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction » et « perspectives »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Aprendizaje del número y alumnos con necesidades educativas especificas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Vérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Broitman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-11, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
+              <w:t xml:space="preserve">Matemáticas en la escuela primaria : números naturales y decimales con niños y adultos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paidós, pp.99-123, 2013, 978-950-12-6165-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467479v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations d’un problème de mathématiques pour des élèves avec autisme ou présentant une dyslexie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu de l’oie ou jeu de la bande numérique : quelles potentialités, quels obstacles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Vérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-123, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires: paradoxes, contradictions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy : Éditions universitaires de Lorraine, 2013, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467526v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête documentaire et action didactique conjointe professeurs-élèves</w:t>
               </w:r>
@@ -16049,51 +16049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de la Recherche n° 18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16320,51 +16320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AIx Marseille Université ADEF. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16399,64 +16399,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur la scolarisation de l’observatoire des pratiques sur le handicap (OPHRIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16795,51 +16795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Koudogbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04543054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14749041241238304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00265-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04987385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lansade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03587625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03858307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1564/tme_v29.2.03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03587610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02389016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0011#xd_co_f=YmNlZmYzZTctYzJiZS00ZjM4LTkzNjgtOTI5ZWIzNDJiZTgw~" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926156.2015.1119333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dunand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Franchini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0253" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.471.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pressiat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1213" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sackur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Drouhard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-5888-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926150509556655&#10217;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lattuati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Leorat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Capponi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertomeu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabat&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nogueira de Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191829v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199674v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02428792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797905v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528117v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01799588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Herbst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lerman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Radford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04911176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439993v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mastafi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276294v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05391752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199523v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrims" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443840v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05419828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05419824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436342v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956837v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956834v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436345v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436659v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arnaud-Bestieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277758v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467479v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faure-Brac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496600v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070819v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Potte-Bonneville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01609137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardette Aribert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berrouiller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bourgade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canivenc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01717726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aribert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crumier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Koudogbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04543054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14749041241238304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04987385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lansade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00265-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03858307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-&#173;biel Winder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03587625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1564/tme_v29.2.03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03587610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02389016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01593672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0011#xd_co_f=YmNlZmYzZTctYzJiZS00ZjM4LTkzNjgtOTI5ZWIzNDJiZTgw~" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926156.2015.1119333" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0155" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dunand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Franchini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0253" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.471.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pressiat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1213" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sackur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Drouhard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802900v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-5888-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926150509556655&#10217;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lattuati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Leorat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Capponi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertomeu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabat&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nogueira de Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436589v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436146v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956806v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02428792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797905v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528117v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01799588v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Herbst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lerman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Radford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04911176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439993v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mastafi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276294v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05391752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199523v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrims" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05491302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495248v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05419824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487625v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05419828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487760v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04895895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956837v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956834v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436345v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436659v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196092v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arnaud-Bestieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faure-Brac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467538v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468135v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496600v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070819v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Potte-Bonneville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01609137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardette Aribert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berrouiller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bourgade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canivenc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01717726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eysseric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aribert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crumier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>