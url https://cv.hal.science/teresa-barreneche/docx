--- v0 (2026-03-22)
+++ v1 (2026-04-26)
@@ -66,385 +66,381 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Phenological Events of Persian Walnut (Juglans regia L.) according to the Extended BBCH Scale and Historical Scales</w:t>
+                <w:t xml:space="preserve">Genetic diversity of myrobalan (Prunus cerasifera Ehrh.), an overlooked plum species in Slovenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Robin</w:t>
+                <w:t xml:space="preserve">Tina Ternjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Albouy</w:t>
+                <w:t xml:space="preserve">Andrej Šušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Papillon</w:t>
+                <w:t xml:space="preserve">Metka Šiško</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Tranchand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Quero-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 73 (4), pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/horticulturae10040402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10722-026-02765-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548942v1</w:t>
+                <w:t xml:space="preserve">hal-05578889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and structure of Slovenian native germplasm of plum species (P. domestica L., P. cerasifera Ehrh. and P. spinosa L.)</w:t>
+                <w:t xml:space="preserve">Description of Phenological Events of Persian Walnut (Juglans regia L.) according to the Extended BBCH Scale and Historical Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ternjak</w:t>
+                <w:t xml:space="preserve">Julie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Šiško</w:t>
+                <w:t xml:space="preserve">Lisa Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ivančič</w:t>
+                <w:t xml:space="preserve">Sibylle Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Šušek</w:t>
+                <w:t xml:space="preserve">Eloise Tranchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1150459. </w:t>
+              <w:t xml:space="preserve">Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1150459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/horticulturae10040402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082299v1</w:t>
+                <w:t xml:space="preserve">hal-04548942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -502,10934 +498,11202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t>
+                <w:t xml:space="preserve">Genetic diversity and structure of Slovenian native germplasm of plum species (P. domestica L., P. cerasifera Ehrh. and P. spinosa L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Branchereau</w:t>
+                <w:t xml:space="preserve">T. Ternjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Quero-García</w:t>
+                <w:t xml:space="preserve">M. Šiško</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalia Helena Zaracho-Echagüe</w:t>
+                <w:t xml:space="preserve">A. Ivančič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Lambelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fouché</w:t>
+                <w:t xml:space="preserve">A. Šušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac042⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1150459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1150459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582995v1</w:t>
+                <w:t xml:space="preserve">hal-04082299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-informed breeding in sweet cherry: current advances and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalia Helena Zaracho-Echagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italus Hortus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26353/j.itahort/2022.1.c2⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667592v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intensive study plot to investigate chestnut tree reproduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">DNA-informed breeding in sweet cherry: current advances and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy J Petit</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01104-w⟩</w:t>
+              <w:t xml:space="preserve">Italus Hortus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.14-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26353/j.itahort/2022.1.c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03401914v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient monitoring of phenology in chestnuts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sixty years from the first disease description, a novel badnavirus associated with chestnut mosaic disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Murolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.109958⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.1051-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-20-0420-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163318v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of highly validated SNP markers for genetic analyses of chestnut species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">An intensive study plot to investigate chestnut tree reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy J Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-021-01220-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (4), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01104-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03273580v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSR-Based Analysis of Genetic Diversity and Structure of Sweet Cherry (Prunus avium L.) from 19 Countries in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient monitoring of phenology in chestnuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10101983⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.109958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356644v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year analyses on three populations reveal the first stable QTLs for tolerance to rain-induced fruit cracking in sweet cherry (Prunus avium L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Letourmy</w:t>
+                <w:t xml:space="preserve">Development of highly validated SNP markers for genetic analyses of chestnut species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Campoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Branchereau</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetoslav Malchev</w:t>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41438-021-00571-6⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.383-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-021-01220-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273494v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixty years from the first disease description, a novel badnavirus associated with chestnut mosaic disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Marais</w:t>
+                <w:t xml:space="preserve">SSR-Based Analysis of Genetic Diversity and Structure of Sweet Cherry (Prunus avium L.) from 19 Countries in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Murolo</w:t>
+                <w:t xml:space="preserve">María Cárcamo de La Concepción</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Faure</w:t>
+                <w:t xml:space="preserve">Marine Blouin-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Brans</w:t>
+                <w:t xml:space="preserve">Matthew Ordidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Larue</w:t>
+                <w:t xml:space="preserve">Hilde Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.1051-1058. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-20-0420-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants10101983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036205v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Larue</w:t>
+                <w:t xml:space="preserve">Multi-year analyses on three populations reveal the first stable QTLs for tolerance to rain-induced fruit cracking in sweet cherry (Prunus avium L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Philippe Letourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy J. Petit</w:t>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetoslav Malchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-020-01157-5⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-021-00571-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882025v1</w:t>
+                <w:t xml:space="preserve">hal-03273494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of structure analyses and core collections for the management of walnut genetic resources</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The multi-site PeachRefPop collection: a true cultural heritage and international scientific tool for fruit trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cirilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Micali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarosa Babini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-020-01469-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184 (2), pp.632-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.01412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948538v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir of the European chestnut diversity in Switzerland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Crovadore</w:t>
+                <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-01970-2⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-020-01157-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553183v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et sélection de matériel innovant du noyer - De la génomique à la sélection variétale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of structure analyses and core collections for the management of walnut genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joris Molina</w:t>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestine Foussard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-020-01469-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321476v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-site PeachRefPop collection: a true cultural heritage and international scientific tool for fruit trees</w:t>
+                <w:t xml:space="preserve">Reservoir of the European chestnut diversity in Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cirilli</w:t>
+                <w:t xml:space="preserve">S. Pereira-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Micali</w:t>
+                <w:t xml:space="preserve">Y. Bischofberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
+                <w:t xml:space="preserve">M. Conedera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Arus</w:t>
+                <w:t xml:space="preserve">P. Piattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annarosa Babini</w:t>
+                <w:t xml:space="preserve">J. Crovadore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 184 (2), pp.632-646. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.2217-2234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.01412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-01970-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939337v1</w:t>
+                <w:t xml:space="preserve">hal-02553183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walnut genetic resources of INRA: chronological phenotypic data and ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et sélection de matériel innovant du noyer - De la génomique à la sélection variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delmas</w:t>
+                <w:t xml:space="preserve">Morgane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Durand</w:t>
+                <w:t xml:space="preserve">Joris Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">Celestine Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 364, pp.32-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626113v1</w:t>
+                <w:t xml:space="preserve">hal-03321476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fruit firmness QTL identified on linkage group 4 in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt; L.) is associated with domesticated and bred germplasm.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The walnut genetic resources of INRA: chronological phenotypic data and ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichun Cai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Marine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Saski</w:t>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41484-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-019-4678-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627402v1</w:t>
+                <w:t xml:space="preserve">hal-02626113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of genetic value for sweet cherry fruit maturity among environments using a 6K SNP array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fruit firmness QTL identified on linkage group 4 in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt; L.) is associated with domesticated and bred germplasm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben J. Hayes</w:t>
+                <w:t xml:space="preserve">Lichun Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lichun Cai</w:t>
+                <w:t xml:space="preserve">Christopher Saski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41438-018-0081-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41484-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620841v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant domestication process of European chestnut cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of genetic value for sweet cherry fruit maturity among environments using a 6K SNP array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig M. Hardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+                <w:t xml:space="preserve">Ben J. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Ramos-Cabrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Satish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Mattioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fiorella Villani</w:t>
+                <w:t xml:space="preserve">Stijn Vanderzande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichun Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12474⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-018-0081-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619741v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic diversity and structure in a worldwide walnut (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.) germplasm using SSR markers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instant domestication process of European chestnut cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Ramos-Cabrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208021⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174 (1), pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627085v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database of European chestnut cultivars and definition of a core collection using simple sequence repeats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of genetic diversity and structure in a worldwide walnut (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.) germplasm using SSR markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-017-1197-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0208021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619789v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dormancy related traits and adaptation of sweet cherry in Northern Africa: A case of study in two Tunisian areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Azizi Gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 219, pp.272-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Christmann</w:t>
+                <w:t xml:space="preserve">Database of European chestnut cultivars and definition of a core collection using simple sequence repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Girollet</w:t>
+                <w:t xml:space="preserve">Ana María Ramos-Cabrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0712-9⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-017-1197-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443918v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déterminants génétiques et moléculaires de caractères influencés par le changement climatique chez l'abricotier et le cerisier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+                <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Roch</w:t>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Charlot</w:t>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hilaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50, pp.51-58. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.472108874009284E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0712-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578240v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des déterminants génétiques et moléculaires de caractères influencés par le changement climatique chez l'abricotier et le cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Castede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+                <w:t xml:space="preserve">Guillaume Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loick Le Dantec</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gérard Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.472108874009284E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640312v1</w:t>
+                <w:t xml:space="preserve">hal-01578240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome analysis of diversity and SNP-major gene association in peach germplasm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Micheletti</w:t>
+                <w:t xml:space="preserve">New insights into fruit firmness and weight control in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Dettori</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136803⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (4), pp.783-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11105-014-0773-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210020v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into fruit firmness and weight control in sweet cherry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Whole-genome analysis of diversity and SNP-major gene association in peach germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Dettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Micali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Aramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11105-014-0773-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639681v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637961v1</w:t>
+                <w:t xml:space="preserve">hal-02640312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured diversity in octoploid strawberry cultivars: importance of the old European germplasm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Sanchez-Sevilla</w:t>
+                <w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Prunelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Sesmero-Carrasco</w:t>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2011.00503.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202 (2), pp.703-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647443v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chestnut cultivar diversification process in the Iberian Peninsula, Canary Islands, and Azores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+                <w:t xml:space="preserve">Structured diversity in octoploid strawberry cultivars: importance of the old European germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniko A. Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sanchez-Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Maria Lourenço Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana María Ramos-Cabrer</w:t>
+                <w:t xml:space="preserve">Laurent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Ciordia-Ara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carla Alexandra Marques Ribeiro</w:t>
+                <w:t xml:space="preserve">R. Sesmero-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (3), pp.358-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2011.00503.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/g10-122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644676v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in grafted European chestnut and hybrids by microsatellites reveals two main origins in the Iberian Peninsula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Chestnut cultivar diversification process in the Iberian Peninsula, Canary Islands, and Azores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Maria Lourenço Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana María Ramos-Cabrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Ciordia-Ara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Alexandra Marques Ribeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Filipa Serra da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-010-0285-y⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (4), pp.301-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/g10-122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666780v1</w:t>
+                <w:t xml:space="preserve">hal-02644676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of gene resources conservation and utilisation of a differently managed multipurpose tree species (Castanea sativa Mill.) : what, where and how to conserve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Villani</w:t>
+                <w:t xml:space="preserve">Variation in grafted European chestnut and hybrids by microsatellites reveals two main origins in the Iberian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Lourenço Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana María Ramos-Cabrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Alexandra Marques Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Eriksson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Botta</w:t>
+                <w:t xml:space="preserve">Marta Filipa Serra da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (5), pp.701-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-010-0285-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659617v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity of gene resources conservation and utilisation of a differently managed multipurpose tree species (Castanea sativa Mill.) : what, where and how to conserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">G. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelista Bertocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">G. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
+                <w:t xml:space="preserve">P. Aravanoupoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.117-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680270v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelista Bertocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62 (4), pp.369-374</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 62 (4), pp.369-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2005032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883894v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage mapping of osmotic stress induced genes of oak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelista Bertocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilga Porth</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kornel Burg</w:t>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (4), pp.369-374</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02674926v1</w:t>
+                <w:t xml:space="preserve">hal-00883894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping between Quercus and Castanea using simple-sequence repeats (SSRs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Linkage mapping of osmotic stress induced genes of oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilga Porth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Casasoli</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Russel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kornel Burg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-003-1462-2⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (1), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-005-0005-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679023v1</w:t>
+                <w:t xml:space="preserve">hal-02674926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTLs affecting adaptive traits in Castanea sativa Mill</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Distribution of genomic regions differentiating oak species assessed by QTL detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2004.01214.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (1), pp.20-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681225v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping between Quercus and Castanea using simple-sequence repeats (SSRs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of QTLs affecting adaptive traits in Castanea sativa Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casasoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Monteverdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (9), pp.1088-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2004.01214.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678967v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci controlling bud burst and height growth in Quercus robur L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">Comparative mapping between Quercus and Castanea using simple-sequence repeats (SSRs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">K. Russel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akkak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 109 (8), pp.1648-1659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-004-1789-3⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 108 (3), pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1462-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681266v1</w:t>
+                <w:t xml:space="preserve">hal-02679023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scanning for interspecific differentiation between two closely related oak species [Quercus robur L. and Q. petraea (Matt.) Liebl.]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Mariette</w:t>
+                <w:t xml:space="preserve">Comparative mapping between Quercus and Castanea using simple-sequence repeats (SSRs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Porth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Katharina Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akkak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (3), pp.558-566</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583698v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of genomic regions differentiating oak species assessed by QTL detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Detection of quantitative trait loci controlling bud burst and height growth in Quercus robur L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelista Bertocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800358⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (8), pp.1648-1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1789-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678139v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of levels of genetic diversity detected with AFLP and microsatellite markers within and among mixed Q. petraea (Matt.) Liebl. and Q. robur L. stands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Genome scanning for interspecific differentiation between two closely related oak species [Quercus robur L. and Q. petraea (Matt.) Liebl.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scotti Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.M. Csaikl</w:t>
+                <w:t xml:space="preserve">I. Porth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Goikoechea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. König</w:t>
+                <w:t xml:space="preserve">P. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 168 (3), pp.1615-1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.104.026849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580925v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic linkage map of Quercus robur L. (pedunculate oak) based on RAPD, scar, microsatellite, minisatellite, isozyme and 5S rDNA markers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Comparison of levels of genetic diversity detected with AFLP and microsatellite markers within and among mixed Q. petraea (Matt.) Liebl. and Q. robur L. stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+                <w:t xml:space="preserve">J. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lexer</w:t>
+                <w:t xml:space="preserve">U.M. Csaikl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Trontin</w:t>
+                <w:t xml:space="preserve">P. Goikoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fluch</w:t>
+                <w:t xml:space="preserve">A. König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 97, pp.1090-1103</w:t>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (2-3), pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694736v1</w:t>
+                <w:t xml:space="preserve">hal-02580925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A genetic linkage map of Quercus robur L. (pedunculate oak) based on RAPD, scar, microsatellite, minisatellite, isozyme and 5S rDNA markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 97, pp.1090-1103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two dimensional gel electrophoresis confirms the low level of genetic differentiation between Quercus robur L. and Quercus petraea (Matt.) Liebl.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree seed working group news bulletin-Canadian Forest Genetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (2), pp.89-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of predictive ability between genomic and phenomic predictions for flowering date in sweet cherry Prunus avium L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saviour Okine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Genetic Loci and Candidate Genes Controlling Fruit Quality Traits in Sweet Cherry (Prunus avium L.) via GWAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+                <w:t xml:space="preserve">Exploration of new sources of sweet cherry genetic diversity prospected in Azerbaijan, Caucasus, supposed center of origin of Prunus avium L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome XXX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dresde, Germany. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168036v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY TO IDENTIFY LOCI CONTROLLING FRUIT QUALITY TRAITS IN SWEET CHERRY</w:t>
+                <w:t xml:space="preserve">Identification of Genetic Loci and Candidate Genes Controlling Fruit Quality Traits in Sweet Cherry (Prunus avium L.) via GWAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Quero-García</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Rosaceae Genomics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358759v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSR genetic diversity assessment of the INRAE’s walnut ( Juglans spp.) germplasm collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIHC-V international Symposium on Plnat Genetic Resources: Sustainable Management and Utilization for Food, Nutrition and environmental Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.1297_50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1297.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N H Zaracho Echagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.533 - 542, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/actahortic.2020.1297.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future of marker-assisted breeding in sweet and sour cherry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY TO IDENTIFY LOCI CONTROLLING FRUIT QUALITY TRAITS IN SWEET CHERRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Cherry Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Rosaceae Genomics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736020v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building international partnerships for the collation of historical data to study the environmental stability of genomic predictions in sweet cherry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present and future of marker-assisted breeding in sweet and sour cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniela Giovannini</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Cherry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Yamagata, Japan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2017, Yamagata, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1235.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735242v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources génétiques et amélioration du châtaignier: quelles stratégies pour répondre aux besoins des filières ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building international partnerships for the collation of historical data to study the environmental stability of genomic predictions in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Hardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Peace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Vanderzande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres "Chataignier parmi les arbres nourriciers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Le Mas d'Azil, France</w:t>
+              <w:t xml:space="preserve">8. International Cherry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Yamagata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570068v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of Fruit Quality, Nutritional Composition and Phytochemical Content of Cherries and Plums</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressources génétiques et amélioration du châtaignier: quelles stratégies pour répondre aux besoins des filières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG XXVII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Rencontres "Chataignier parmi les arbres nourriciers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Le Mas d'Azil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737887v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and usage of chestnut diversity : a case study of partnership research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Harvengt</w:t>
+                <w:t xml:space="preserve">Genomics of Fruit Quality, Nutritional Composition and Phytochemical Content of Cherries and Plums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Lezzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Serradilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG XXVII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733777v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and usage of chestnut biodiversity: a case study of partnership research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversifood Final Congress ‘Cultivating Diversity and Food Quality’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rennes, France. 105 p</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733705v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Conservation and usage of chestnut diversity : a case study of partnership research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877345v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analyses of chilling requirements and flowering date in sweet cherry, two key traits for breeding programs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation and usage of chestnut biodiversity: a case study of partnership research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversifood Final Congress ‘Cultivating Diversity and Food Quality’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France. 105 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733546v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation of phenology stages and selected cherry cultivars as bioindicators for climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Genetic analyses of chilling requirements and flowering date in sweet cherry, two key traits for breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Cherry FA1104 Working Group 2 Cherry Phenology, Modelling and Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1162.2⟩</w:t>
+              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bologna, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737756v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding sweet cherries at INRA-Bordeaux: from conventional techniques to marker-assisted selection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Harmonisation of phenology stages and selected cherry cultivars as bioindicators for climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1161.1⟩</w:t>
+              <w:t xml:space="preserve">COST Cherry FA1104 Working Group 2 Cherry Phenology, Modelling and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2014, Ullensvang, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1162.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736847v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Breeding sweet cherries at INRA-Bordeaux: from conventional techniques to marker-assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lafargue</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pitiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Plasencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1161.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793836v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur Balsemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
+                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ACCAF "Recherche et Adaptation au Changement Climatique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Magny le Hongre, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794176v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Determinism of Chilling and Heat Requirements and Flowering Date, Three Phenological Traits Highly Affected By Climate Change in Sweet Cherry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+                <w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lafargue</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire ACCAF "Recherche et Adaptation au Changement Climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Magny le Hongre, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795194v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected candidate gene may be involved in the control of fruit acidity in peach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Genetic Determinism of Chilling and Heat Requirements and Flowering Date, Three Phenological Traits Highly Affected By Climate Change in Sweet Cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Christmann</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739595v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity and Association Genetics in Sweet Cherry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">An unexpected candidate gene may be involved in the control of fruit acidity in peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Christmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741747v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et compréhension du déterminisme génétique et moléculaire de la floraison chez le cerisier doux (Prunus avium)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Genetic Diversity and Association Genetics in Sweet Cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Balsemin Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739364v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analyses of chilling requirement and flowering date in sweet cherry, two key traits for breeding programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Etude et compréhension du déterminisme génétique et moléculaire de la floraison chez le cerisier doux (Prunus avium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793879v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding sweet cherry varieties adapted to climate change and producing high-quality fruits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Genetic analyses of chilling requirement and flowering date in sweet cherry, two key traits for breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Christmann</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Plant Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Valdivia, Chile</w:t>
+              <w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739500v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manejo de frutales termplados bajo un escenario de cambio climatico</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Breeding sweet cherry varieties adapted to climate change and producing high-quality fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Simposio Internacional de Nogal Pecanero</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sonora, México</w:t>
+              <w:t xml:space="preserve">10. Plant Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Valdivia, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793929v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of chilling and heat requirements and flowering date, three phenological traits highly affected by climate change in sweet cherry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Manejo de frutales termplados bajo un escenario de cambio climatico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference Fruit/Nuts Workshop. Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">XV Simposio Internacional de Nogal Pecanero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sonora, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799562v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity studies in sweet cherry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic determinism of chilling and heat requirements and flowering date, three phenological traits highly affected by climate change in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST - Cherry 114 WG 1 – Genetic Resources and Breeding, Genetics and Genomics « Use of Molecular Markers for Diversity Studies » Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Budapest, Hungary. 14 p</w:t>
+              <w:t xml:space="preserve">22. Conference Fruit/Nuts Workshop. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792487v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding sweet cherries at INRA Bordeaux : from conventional techniques to marker-assisted selection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity studies in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Plasencia, Spain</w:t>
+              <w:t xml:space="preserve">COST - Cherry 114 WG 1 – Genetic Resources and Breeding, Genetics and Genomics « Use of Molecular Markers for Diversity Studies » Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Budapest, Hungary. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810346v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of global warming on bud dormancy in temperate fruit trees. An approach in sweet cherry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Breeding sweet cherries at INRA Bordeaux : from conventional techniques to marker-assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Plasencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807244v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability study in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pere Arus</w:t>
+                <w:t xml:space="preserve">The impact of global warming on bud dormancy in temperate fruit trees. An approach in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Banchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209952v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet cherry phenology in the context of climate change: a systems biology approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+                <w:t xml:space="preserve">Genetic variability study in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Aramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Banchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPS Conference : Plant signalling in a changing environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2013, Evry, France</w:t>
+              <w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804908v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cryopreservation in French plant genetic resource collections: the CRYOVEG project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Sweet cherry phenology in the context of climate change: a systems biology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action 871: Cryopreservation of crop species in Europe, final meeting.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPS Conference : Plant signalling in a changing environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2013, Evry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920356v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic control of fruit quality traits in two Prunus species: peach and cherry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genetic variability description in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Aramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Banchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803179v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of high throughput genotyping techniques in peach germplasm and breeding lines within the fruitbreedomics project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Integration of cryopreservation in French plant genetic resource collections: the CRYOVEG project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Engelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balsemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COST Action 871: Cryopreservation of crop species in Europe, final meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Angers (FR), France. pp.129-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2831/10956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209885v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prunus Genetic Resources Centre of INRA Bordeaux: diversity of plum and cherry collections and links with the breeding programmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The genetic control of fruit quality traits in two Prunus species: peach and cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Christmann</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plum and Sweet Cherry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804988v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability description in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Application of high throughput genotyping techniques in peach germplasm and breeding lines within the fruitbreedomics project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Aramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Banchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209951v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées: un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M-Christin Brand-Daunay</w:t>
+                <w:t xml:space="preserve">The Prunus Genetic Resources Centre of INRA Bordeaux: diversity of plum and cherry collections and links with the breeding programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Balsemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ressources génétiques face aux nouveaux enjeux environnementaux économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Plum and Sweet Cherry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189505v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Groupe « Espèces Fruitières » du Département Génétique et Amélioration des Plantes de l'INRA, un partenaire au service de l’environnement et de l’innovation pour les territoires à vocation fruitière, les producteurs et les consommateurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+                <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées: un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Christin Brand-Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">Les ressources génétiques face aux nouveaux enjeux environnementaux économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750402v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the genetic diversity in the octoploid strawberry : towards a core collection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Groupe « Espèces Fruitières » du Département Génétique et Amélioration des Plantes de l'INRA, un partenaire au service de l’environnement et de l’innovation pour les territoires à vocation fruitière, les producteurs et les consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 1 p</w:t>
+              <w:t xml:space="preserve">6. Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822014v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of genetic resources of multi-purpose tree species Castanea sativa Mill.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Casasoli</w:t>
+                <w:t xml:space="preserve">Structure of the genetic diversity in the octoploid strawberry : towards a core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniko A. Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez-Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Höfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Chestnut Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Chaves, Portugal</w:t>
+              <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764491v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved genetic map for Castanea mollissima/Castanea dentata and its relationship to the genetic map of Castanea sativa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Management of genetic resources of multi-purpose tree species Castanea sativa Mill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pliura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casasoli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.V. Hebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Chestnut Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Chaves, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763165v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castaneareg project : evaluation, analysis and management of biodiversity with regard to the species Castanea Sativa (european chesnut) in the regions of the atlantic aera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An improved genetic map for Castanea mollissima/Castanea dentata and its relationship to the genetic map of Castanea sativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Sisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casasoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.V. Hebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Chesnut Congress</w:t>
+              <w:t xml:space="preserve">3. International Chestnut Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Chaves, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762499v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau châtaignier et noyer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Castaneareg project : evaluation, analysis and management of biodiversity with regard to the species Castanea Sativa (european chesnut) in the regions of the atlantic aera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
+              <w:t xml:space="preserve">3. International Chesnut Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Chaves, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761158v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseau châtaignier et noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos Guedes-Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Franzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of leaf carbon isotope composition for a pedunculate Oak family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics and conservation of genetic diversity in forest ecosystems. International Conference DYGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Strasbourg, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11439,216 +11703,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genome-wide association analyses and QTL detection to identify loci controlling phenology-related and fruit quality traits in sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Ivancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant &amp; Animal Genome XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et production fruitière : exemple du cerisier. Bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11667,1410 +11931,1410 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ACCAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Noisy-Le-Grand, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Quality Draft Assembly of the Diploid 'Regina' Sweet Cherry Genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of a QTL for fruit firmness on linkage group 4 in three sweet cherry populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichun Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Saski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sweet Cherry Genome: A New Sequencing Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomes XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Exploring and exploiting phenotypic and genetic diversity in peach: identification of major genes and QTLs by GWAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Aranzana Civit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramon Hernandez Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Micali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nazzicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bologne, Italy. Acta Horticulturae, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743106v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and exploiting phenotypic and genetic diversity in peach: identification of major genes and QTLs by GWAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Nazzicari</w:t>
+                <w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA UMR PIAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135 p., 2015, Colloque francophone Phénologie 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735540v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Centre de Ressources Génétiques Prunus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of QTLs for peach fruit quality by pedigree-based analyses (PBA) in the FruitBreedomics project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramon Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mlcheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du département BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Port Royal, France. 2014</w:t>
+              <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792219v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of candidate genes involved in flowering date in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt;)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Centre de Ressources Génétiques Prunus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Balsemin Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du département BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Port Royal, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793294v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of QTLs for peach fruit quality by pedigree-based analyses (PBA) in the FruitBreedomics project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniele Bassi</w:t>
+                <w:t xml:space="preserve">Analysis of candidate genes involved in flowering date in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209974v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification process of cultivated chestnut in the Iberian Peninsula, Canary Islands and Azores</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantitative trait loci for resistance to Phytophthora cinnamomi in two Fagaceae host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806563v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci for resistance to Phytophthora cinnamomi in two Fagaceae host species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diversification process of cultivated chestnut in the Iberian Peninsula, Canary Islands and Azores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Ramos-Cabrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803917v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation et connaissance des ressources génétiques d’espèces végétales cultivées : un enjeu pour l’agriculture et un défi pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13080,764 +13344,764 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botanique et biologie florale du châtaignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTIFL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La châtaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-87911-338-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in breeding of chestnuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serdar U.; Fulbright D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving sustainable cultivation of tree nuts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burleigh Dodds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Burleigh Dodds Series in Agricultural Science, 978-1-78676-227-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2018.0042.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity, Germplasm Resources and Breeding Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Iezzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Wünsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, 2017, 9781780648378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific hybridization of chestnut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Agnanostakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Serdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Hybridization for Crop Improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2016, 978-1-4987-4066-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315369259-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics, genomics and breeding of stone fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 418 p., 2012, Genetics, Genomics and Breeding of Crop Plants, 978-1578088010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fagaceae trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Casasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome mapping and molecular breeding in plants. Forest trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2007, Genome Mapping and Molecular Breeding in Plants, 978-3-5403-4540-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-34541-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId397"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13984,51 +14248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ternjak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1150459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26353/j.itahort/2022.1.c2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01104-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J. Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.109958" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-021-01220-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#225;rcamo de La Concepci&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin-Delmas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10101983" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Malchev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00571-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Murolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Larue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0420-R" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01469-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bischofberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conedera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piattini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crovadore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-01970-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Molina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestine Foussard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jammes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cirilli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Micali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarosa Babini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01412" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Cai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Saski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41484-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Hardner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Hayes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanderzande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0081-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12474" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1197-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Azizi Gannouni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Arif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Dettori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Aramini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pacheco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136803" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-014-0773-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko A. Horvath" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sanchez-Sevilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prunelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sesmero-Carrasco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2011.00503.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFKVJXHB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciordia-Ara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alexandra Marques Ribeiro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g10-122" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Serra da Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0285-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2618091B34C3F873C9170A19BDF149AA7A34B91C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eriksson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bucci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aravanoupoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0005-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40ED4B120C95878C03897361A1EC99324064DA8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casasoli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Russel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meddour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1462-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JR4JD34-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Monteverdi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2004.01214.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Russell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1789-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2M17NSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti Saintagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Porth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goicoechea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.026849" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800358" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottrell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Csaikl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goikoechea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694736v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trontin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fluch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358759v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356244v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1297.50" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Campoy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735242v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giovannini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lezzoni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serradilla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733777v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733705v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733546v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.57" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737756v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Blanke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1162.2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793836v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794176v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795194v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739595v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739364v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793879v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739500v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793929v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799562v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792487v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807244v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209952v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804908v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804988v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209951v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Sevilla" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika H&#246;fer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764491v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pliura" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763165v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Sisco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hebard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762499v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez Lopez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761158v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos Guedes-Lafargue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Franzini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318844v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569987v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865005v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318833v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603064v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743106v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735540v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana Civit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Hernandez Mora" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micheletti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micali" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nazzicari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.79" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793294v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209974v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Hernandez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mlcheletti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806563v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803917v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728364v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773065v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Botta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-72825" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2018.0042.16" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788171v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana W&#252;nsch" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801805v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Costa" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Agnanostakis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Serdar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Yamamoto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315369259-16" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811159v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=TBE5Ap5SjZEC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189181v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Casasoli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sisco" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34541-1_5" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ternjak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-026-02765-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ternjak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1150459" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26353/j.itahort/2022.1.c2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Murolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Larue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0420-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01104-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J. Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.109958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-021-01220-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#225;rcamo de La Concepci&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin-Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10101983" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Malchev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00571-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cirilli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Micali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarosa Babini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01469-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bischofberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conedera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piattini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crovadore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-01970-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Molina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestine Foussard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jammes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Cai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Saski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41484-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Hardner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Hayes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanderzande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0081-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12474" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Azizi Gannouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Arif" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1197-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-014-0773-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Dettori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Aramini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pacheco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136803" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647443v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko A. Horvath" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sanchez-Sevilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prunelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sesmero-Carrasco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2011.00503.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFKVJXHB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciordia-Ara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alexandra Marques Ribeiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g10-122" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Serra da Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0285-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2618091B34C3F873C9170A19BDF149AA7A34B91C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eriksson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bucci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aravanoupoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883894v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0005-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40ED4B120C95878C03897361A1EC99324064DA8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800358" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casasoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Monteverdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2004.01214.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Russel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meddour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1462-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JR4JD34-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Russell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1789-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2M17NSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti Saintagne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Porth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goicoechea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.026849" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580925v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottrell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Csaikl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goikoechea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694736v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trontin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fluch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578992v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbasov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Ortega" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1297.50" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736020v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Campoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735242v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giovannini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737887v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lezzoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serradilla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.57" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737756v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Blanke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1162.2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794176v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795194v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793879v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739500v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799562v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792487v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810346v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807244v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209952v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209951v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209885v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750402v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822014v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Sevilla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika H&#246;fer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pliura" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763165v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Sisco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hebard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762499v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez Lopez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761158v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos Guedes-Lafargue" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Franzini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318844v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569987v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865005v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318833v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603064v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735540v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana Civit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Hernandez Mora" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micheletti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micali" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nazzicari" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.79" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743106v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209974v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Hernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mlcheletti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792219v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803917v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806563v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728364v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773065v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Botta" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-72825" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2018.0042.16" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788171v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana W&#252;nsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801805v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Costa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Agnanostakis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Serdar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Yamamoto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315369259-16" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811159v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=TBE5Ap5SjZEC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189181v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Casasoli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sisco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34541-1_5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>