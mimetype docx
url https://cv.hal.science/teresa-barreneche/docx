--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,814 +230,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Phenological Events of Persian Walnut (Juglans regia L.) according to the Extended BBCH Scale and Historical Scales</w:t>
+                <w:t xml:space="preserve">Population sequencing of cherry accessions unravels the evolution of Cerasus species and the selection of genetic characteristics in edible cherries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Robin</w:t>
+                <w:t xml:space="preserve">Yahui Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
+                <w:t xml:space="preserve">Songtao Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Albouy</w:t>
+                <w:t xml:space="preserve">Yan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Papillon</w:t>
+                <w:t xml:space="preserve">Baozheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Tranchand</w:t>
+                <w:t xml:space="preserve">Xiao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Molecular Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/horticulturae10040402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43897-024-00120-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548942v1</w:t>
+                <w:t xml:space="preserve">hal-04873966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t>
+                <w:t xml:space="preserve">Description of Phenological Events of Persian Walnut (Juglans regia L.) according to the Extended BBCH Scale and Historical Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Donkpegan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bonnet</w:t>
+                <w:t xml:space="preserve">Lisa Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Tranchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhad191⟩</w:t>
+              <w:t xml:space="preserve">Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/horticulturae10040402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264100v1</w:t>
+                <w:t xml:space="preserve">hal-04548942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structure of Slovenian native germplasm of plum species (P. domestica L., P. cerasifera Ehrh. and P. spinosa L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ternjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Šiško</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivančič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Šušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1150459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2023.1150459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Lambelin</w:t>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fouché</w:t>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.uhac042. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac042⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.uhad191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhad191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582995v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-informed breeding in sweet cherry: current advances and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Helena Zaracho-Echagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italus Hortus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26353/j.itahort/2022.1.c2⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667592v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixty years from the first disease description, a novel badnavirus associated with chestnut mosaic disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoann Brans</w:t>
+                <w:t xml:space="preserve">DNA-informed breeding in sweet cherry: current advances and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Larue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.1051-1058. </w:t>
+              <w:t xml:space="preserve">Italus Hortus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.14-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-20-0420-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26353/j.itahort/2022.1.c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036205v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intensive study plot to investigate chestnut tree reproduction</w:t>
               </w:r>
@@ -1503,90 +1503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year analyses on three populations reveal the first stable QTLs for tolerance to rain-induced fruit cracking in sweet cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Letourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetoslav Malchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1631,161 +1631,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-site PeachRefPop collection: a true cultural heritage and international scientific tool for fruit trees</w:t>
+                <w:t xml:space="preserve">Sixty years from the first disease description, a novel badnavirus associated with chestnut mosaic disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cirilli</w:t>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Micali</w:t>
+                <w:t xml:space="preserve">Sergio Murolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Arus</w:t>
+                <w:t xml:space="preserve">Yoann Brans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annarosa Babini</w:t>
+                <w:t xml:space="preserve">Clement Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 184 (2), pp.632-646. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.1051-1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.01412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-20-0420-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939337v1</w:t>
+                <w:t xml:space="preserve">hal-03036205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
               </w:r>
@@ -1905,103 +1905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of structure analyses and core collections for the management of walnut genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (5), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2029,4113 +2029,4247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir of the European chestnut diversity in Switzerland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et sélection de matériel innovant du noyer - De la génomique à la sélection variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pereira-Lorenzo</w:t>
+                <w:t xml:space="preserve">Morgane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bischofberger</w:t>
+                <w:t xml:space="preserve">Joris Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Conedera</w:t>
+                <w:t xml:space="preserve">Celestine Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Piattini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Crovadore</w:t>
+                <w:t xml:space="preserve">Nicolas Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 364, pp.32-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553183v1</w:t>
+                <w:t xml:space="preserve">hal-03321476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et sélection de matériel innovant du noyer - De la génomique à la sélection variétale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
+                <w:t xml:space="preserve">Reservoir of the European chestnut diversity in Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pereira-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bischofberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Vincent</w:t>
+                <w:t xml:space="preserve">M. Conedera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Molina</w:t>
+                <w:t xml:space="preserve">P. Piattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestine Foussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jammes</w:t>
+                <w:t xml:space="preserve">J. Crovadore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.2217-2234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-01970-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321476v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walnut genetic resources of INRA: chronological phenotypic data and ontology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multi-site PeachRefPop collection: a true cultural heritage and international scientific tool for fruit trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delmas</w:t>
+                <w:t xml:space="preserve">Marco Cirilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Durand</w:t>
+                <w:t xml:space="preserve">Sabrina Micali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarosa Babini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-019-4678-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184 (2), pp.632-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.01412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626113v1</w:t>
+                <w:t xml:space="preserve">hal-02939337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fruit firmness QTL identified on linkage group 4 in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt; L.) is associated with domesticated and bred germplasm.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The walnut genetic resources of INRA: chronological phenotypic data and ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Saski</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41484-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-019-4678-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02627402v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of genetic value for sweet cherry fruit maturity among environments using a 6K SNP array</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fruit firmness QTL identified on linkage group 4 in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt; L.) is associated with domesticated and bred germplasm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stijn Vanderzande</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lichun Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Saski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41438-018-0081-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41484-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620841v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant domestication process of European chestnut cultivars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of genetic value for sweet cherry fruit maturity among environments using a 6K SNP array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Ramos-Cabrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Craig M. Hardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Mattioni</w:t>
+                <w:t xml:space="preserve">Ben J. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorella Villani</w:t>
+                <w:t xml:space="preserve">Satish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Vanderzande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichun Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12474⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-018-0081-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619741v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic diversity and structure in a worldwide walnut (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.) germplasm using SSR markers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
+                <w:t xml:space="preserve">Instant domestication process of European chestnut cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Ramos-Cabrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174 (1), pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627085v1</w:t>
+                <w:t xml:space="preserve">hal-02619741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dormancy related traits and adaptation of sweet cherry in Northern Africa: A case of study in two Tunisian areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of genetic diversity and structure in a worldwide walnut (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.) germplasm using SSR markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.03.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0208021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607450v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database of European chestnut cultivars and definition of a core collection using simple sequence repeats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana María Ramos-Cabrer</w:t>
+                <w:t xml:space="preserve">Dormancy related traits and adaptation of sweet cherry in Northern Africa: A case of study in two Tunisian areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Azizi Gannouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fiorella Villani</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 219, pp.272-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-017-1197-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619789v1</w:t>
+                <w:t xml:space="preserve">hal-01607450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabil Girollet</w:t>
+                <w:t xml:space="preserve">Database of European chestnut cultivars and definition of a core collection using simple sequence repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana María Ramos-Cabrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0712-9⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-017-1197-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443918v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déterminants génétiques et moléculaires de caractères influencés par le changement climatique chez l'abricotier et le cerisier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Roch</w:t>
+                <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Charlot</w:t>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hilaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.472108874009284E12⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0712-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578240v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into fruit firmness and weight control in sweet cherry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+                <w:t xml:space="preserve">Etude des déterminants génétiques et moléculaires de caractères influencés par le changement climatique chez l'abricotier et le cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.472108874009284E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11105-014-0773-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639681v1</w:t>
+                <w:t xml:space="preserve">hal-01578240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome analysis of diversity and SNP-major gene association in peach germplasm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Pacheco</w:t>
+                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (9), 19 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136803⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210020v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Whole-genome analysis of diversity and SNP-major gene association in peach germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Dettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Micali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Aramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 10 (9), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640312v1</w:t>
+                <w:t xml:space="preserve">hal-01210020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into fruit firmness and weight control in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12658⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (4), pp.783-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11105-014-0773-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637961v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured diversity in octoploid strawberry cultivars: importance of the old European germplasm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Richard</w:t>
+                <w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sesmero-Carrasco</w:t>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 159 (3), pp.358-371. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202 (2), pp.703-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2011.00503.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647443v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chestnut cultivar diversification process in the Iberian Peninsula, Canary Islands, and Azores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+                <w:t xml:space="preserve">Structured diversity in octoploid strawberry cultivars: importance of the old European germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniko A. Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Maria Lourenço Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana María Ramos-Cabrer</w:t>
+                <w:t xml:space="preserve">J.F. Sanchez-Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Ciordia-Ara</w:t>
+                <w:t xml:space="preserve">F. Prunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Alexandra Marques Ribeiro</w:t>
+                <w:t xml:space="preserve">Laurent Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sesmero-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/g10-122⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (3), pp.358-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2011.00503.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644676v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in grafted European chestnut and hybrids by microsatellites reveals two main origins in the Iberian Peninsula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Chestnut cultivar diversification process in the Iberian Peninsula, Canary Islands, and Azores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Maria Lourenço Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana María Ramos-Cabrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Ciordia-Ara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Alexandra Marques Ribeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Filipa Serra da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (4), pp.301-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/g10-122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-010-0285-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02666780v1</w:t>
+                <w:t xml:space="preserve">hal-02644676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of gene resources conservation and utilisation of a differently managed multipurpose tree species (Castanea sativa Mill.) : what, where and how to conserve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in grafted European chestnut and hybrids by microsatellites reveals two main origins in the Iberian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Lourenço Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana María Ramos-Cabrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Villani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Bucci</w:t>
+                <w:t xml:space="preserve">Carla Alexandra Marques Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aravanoupoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Botta</w:t>
+                <w:t xml:space="preserve">Marta Filipa Serra da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (5), pp.701-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-010-0285-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659617v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity of gene resources conservation and utilisation of a differently managed multipurpose tree species (Castanea sativa Mill.) : what, where and how to conserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelista Bertocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Fabio Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
+                <w:t xml:space="preserve">G. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aravanoupoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.117-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680270v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelista Bertocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62 (4), pp.369-374</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 62 (4), pp.369-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2005032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883894v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage mapping of osmotic stress induced genes of oak</w:t>
+                <w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilga Porth</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelista Bertocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kornel Burg</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (4), pp.369-374</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02674926v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of genomic regions differentiating oak species assessed by QTL detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Linkage mapping of osmotic stress induced genes of oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilga Porth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornel Burg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800358⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (1), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-005-0005-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678139v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of QTLs affecting adaptive traits in Castanea sativa Mill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Monteverdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (9), pp.1088-1101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2004.01214.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping between Quercus and Castanea using simple-sequence repeats (SSRs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akkak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108 (3), pp.558-566. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1462-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping between Quercus and Castanea using simple-sequence repeats (SSRs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akkak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108 (3), pp.558-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait loci controlling bud burst and height growth in Quercus robur L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelista Bertocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109 (8), pp.1648-1659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-004-1789-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome scanning for interspecific differentiation between two closely related oak species [Quercus robur L. and Q. petraea (Matt.) Liebl.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scotti Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Porth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 168 (3), pp.1615-1626. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.104.026849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of levels of genetic diversity detected with AFLP and microsatellite markers within and among mixed Q. petraea (Matt.) Liebl. and Q. robur L. stands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of genomic regions differentiating oak species assessed by QTL detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mariette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. König</w:t>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (1), pp.20-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580925v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic linkage map of Quercus robur L. (pedunculate oak) based on RAPD, scar, microsatellite, minisatellite, isozyme and 5S rDNA markers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexer</w:t>
+                <w:t xml:space="preserve">Comparison of levels of genetic diversity detected with AFLP and microsatellite markers within and among mixed Q. petraea (Matt.) Liebl. and Q. robur L. stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Trontin</w:t>
+                <w:t xml:space="preserve">J. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fluch</w:t>
+                <w:t xml:space="preserve">U.M. Csaikl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goikoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 97, pp.1090-1103</w:t>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (2-3), pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694736v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A genetic linkage map of Quercus robur L. (pedunculate oak) based on RAPD, scar, microsatellite, minisatellite, isozyme and 5S rDNA markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 97, pp.1090-1103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two dimensional gel electrophoresis confirms the low level of genetic differentiation between Quercus robur L. and Quercus petraea (Matt.) Liebl.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree seed working group news bulletin-Canadian Forest Genetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (2), pp.89-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6145,5555 +6279,5555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of predictive ability between genomic and phenomic predictions for flowering date in sweet cherry Prunus avium L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saviour Okine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of new sources of sweet cherry genetic diversity prospected in Azerbaijan, Caucasus, supposed center of origin of Prunus avium L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lopez-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresde, Germany. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Genetic Loci and Candidate Genes Controlling Fruit Quality Traits in Sweet Cherry (Prunus avium L.) via GWAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant &amp; Animal Genome XXX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSR genetic diversity assessment of the INRAE’s walnut ( Juglans spp.) germplasm collection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N H Zaracho Echagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIHC-V international Symposium on Plnat Genetic Resources: Sustainable Management and Utilization for Food, Nutrition and environmental Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1297.50⟩</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.533 - 542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2020.1297.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356244v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. A. Campoy</w:t>
+                <w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY TO IDENTIFY LOCI CONTROLLING FRUIT QUALITY TRAITS IN SWEET CHERRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Rosaceae Genomics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356206v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY TO IDENTIFY LOCI CONTROLLING FRUIT QUALITY TRAITS IN SWEET CHERRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+                <w:t xml:space="preserve">SSR genetic diversity assessment of the INRAE’s walnut ( Juglans spp.) germplasm collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Rosaceae Genomics conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIHC-V international Symposium on Plnat Genetic Resources: Sustainable Management and Utilization for Food, Nutrition and environmental Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.1297_50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1297.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358759v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present and future of marker-assisted breeding in sweet and sour cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Cherry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Yamagata, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1235.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building international partnerships for the collation of historical data to study the environmental stability of genomic predictions in sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Hardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Peace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Vanderzande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Cherry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Yamagata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources génétiques et amélioration du châtaignier: quelles stratégies pour répondre aux besoins des filières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres "Chataignier parmi les arbres nourriciers"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Le Mas d'Azil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of Fruit Quality, Nutritional Composition and Phytochemical Content of Cherries and Plums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Lezzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Serradilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG XXVII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+                <w:t xml:space="preserve">Conservation and usage of chestnut diversity : a case study of partnership research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877345v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and usage of chestnut diversity : a case study of partnership research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Conservation and usage of chestnut biodiversity: a case study of partnership research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Diversifood Final Congress ‘Cultivating Diversity and Food Quality’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733777v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and usage of chestnut biodiversity: a case study of partnership research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversifood Final Congress ‘Cultivating Diversity and Food Quality’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rennes, France. 105 p</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733705v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analyses of chilling requirements and flowering date in sweet cherry, two key traits for breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bologna, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonisation of phenology stages and selected cherry cultivars as bioindicators for climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Cherry FA1104 Working Group 2 Cherry Phenology, Modelling and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2014, Ullensvang, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1162.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding sweet cherries at INRA-Bordeaux: from conventional techniques to marker-assisted selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pitiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Plasencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1161.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur Balsemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ACCAF "Recherche et Adaptation au Changement Climatique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Magny le Hongre, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Determinism of Chilling and Heat Requirements and Flowering Date, Three Phenological Traits Highly Affected By Climate Change in Sweet Cherry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An unexpected candidate gene may be involved in the control of fruit acidity in peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lafargue</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t>
+              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795194v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected candidate gene may be involved in the control of fruit acidity in peach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic Determinism of Chilling and Heat Requirements and Flowering Date, Three Phenological Traits Highly Affected By Climate Change in Sweet Cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Christmann</w:t>
+                <w:t xml:space="preserve">Bernard Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739595v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity and Association Genetics in Sweet Cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balsemin Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et compréhension du déterminisme génétique et moléculaire de la floraison chez le cerisier doux (Prunus avium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analyses of chilling requirement and flowering date in sweet cherry, two key traits for breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding sweet cherry varieties adapted to climate change and producing high-quality fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Plant Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Valdivia, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manejo de frutales termplados bajo un escenario de cambio climatico</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of chilling and heat requirements and flowering date, three phenological traits highly affected by climate change in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Simposio Internacional de Nogal Pecanero</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sonora, México</w:t>
+              <w:t xml:space="preserve">22. Conference Fruit/Nuts Workshop. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793929v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of chilling and heat requirements and flowering date, three phenological traits highly affected by climate change in sweet cherry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Manejo de frutales termplados bajo un escenario de cambio climatico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference Fruit/Nuts Workshop. Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">XV Simposio Internacional de Nogal Pecanero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sonora, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799562v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity studies in sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST - Cherry 114 WG 1 – Genetic Resources and Breeding, Genetics and Genomics « Use of Molecular Markers for Diversity Studies » Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Budapest, Hungary. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding sweet cherries at INRA Bordeaux : from conventional techniques to marker-assisted selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Plasencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of global warming on bud dormancy in temperate fruit trees. An approach in sweet cherry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+                <w:t xml:space="preserve">Genetic variability study in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Aramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Banchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807244v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability study in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">The impact of global warming on bud dormancy in temperate fruit trees. An approach in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209952v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sweet cherry phenology in the context of climate change: a systems biology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS Conference : Plant signalling in a changing environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability description in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisa Banchi</w:t>
+                <w:t xml:space="preserve">The genetic control of fruit quality traits in two Prunus species: peach and cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209951v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cryopreservation in French plant genetic resource collections: the CRYOVEG project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Barreneche</w:t>
+                <w:t xml:space="preserve">Application of high throughput genotyping techniques in peach germplasm and breeding lines within the fruitbreedomics project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Aramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chatelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Elisa Banchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action 871: Cryopreservation of crop species in Europe, final meeting.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920356v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic control of fruit quality traits in two Prunus species: peach and cherry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of cryopreservation in French plant genetic resource collections: the CRYOVEG project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Engelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balsemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COST Action 871: Cryopreservation of crop species in Europe, final meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Angers (FR), France. pp.129-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2831/10956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803179v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of high throughput genotyping techniques in peach germplasm and breeding lines within the fruitbreedomics project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">The Prunus Genetic Resources Centre of INRA Bordeaux: diversity of plum and cherry collections and links with the breeding programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Balsemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Plum and Sweet Cherry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209885v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prunus Genetic Resources Centre of INRA Bordeaux: diversity of plum and cherry collections and links with the breeding programmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+                <w:t xml:space="preserve">Genetic variability description in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Aramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Banchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plum and Sweet Cherry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804988v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées: un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M-Christin Brand-Daunay</w:t>
+                <w:t xml:space="preserve">Le Groupe « Espèces Fruitières » du Département Génétique et Amélioration des Plantes de l'INRA, un partenaire au service de l’environnement et de l’innovation pour les territoires à vocation fruitière, les producteurs et les consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ressources génétiques face aux nouveaux enjeux environnementaux économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189505v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Groupe « Espèces Fruitières » du Département Génétique et Amélioration des Plantes de l'INRA, un partenaire au service de l’environnement et de l’innovation pour les territoires à vocation fruitière, les producteurs et les consommateurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+                <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées: un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Christin Brand-Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">Les ressources génétiques face aux nouveaux enjeux environnementaux économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750402v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the genetic diversity in the octoploid strawberry : towards a core collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniko A. Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sanchez-Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of genetic resources of multi-purpose tree species Castanea sativa Mill.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">An improved genetic map for Castanea mollissima/Castanea dentata and its relationship to the genetic map of Castanea sativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Sisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casasoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.V. Hebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Chestnut Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Chaves, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764491v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved genetic map for Castanea mollissima/Castanea dentata and its relationship to the genetic map of Castanea sativa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Management of genetic resources of multi-purpose tree species Castanea sativa Mill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pliura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casasoli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.V. Hebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Chestnut Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Chaves, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763165v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castaneareg project : evaluation, analysis and management of biodiversity with regard to the species Castanea Sativa (european chesnut) in the regions of the atlantic aera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Chesnut Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Chaves, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau châtaignier et noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramos Guedes-Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Franzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of leaf carbon isotope composition for a pedunculate Oak family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics and conservation of genetic diversity in forest ecosystems. International Conference DYGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Strasbourg, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11703,1638 +11837,1638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genome-wide association analyses and QTL detection to identify loci controlling phenology-related and fruit quality traits in sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Ivancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant &amp; Animal Genome XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et production fruitière : exemple du cerisier. Bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ACCAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Noisy-Le-Grand, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Quality Draft Assembly of the Diploid 'Regina' Sweet Cherry Genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of a QTL for fruit firmness on linkage group 4 in three sweet cherry populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichun Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Saski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sweet Cherry Genome: A New Sequencing Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomes XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and exploiting phenotypic and genetic diversity in peach: identification of major genes and QTLs by GWAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Nazzicari</w:t>
+                <w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA UMR PIAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135 p., 2015, Colloque francophone Phénologie 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735540v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un réseau national d'observations harmonisées de la phénologie chez les espèces fruitières</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Exploring and exploiting phenotypic and genetic diversity in peach: identification of major genes and QTLs by GWAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Aranzana Civit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramon Hernandez Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Micali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nazzicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bologne, Italy. Acta Horticulturae, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743106v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of QTLs for peach fruit quality by pedigree-based analyses (PBA) in the FruitBreedomics project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pere Arús</w:t>
+                <w:t xml:space="preserve">Le Centre de Ressources Génétiques Prunus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Balsemin Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du département BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Port Royal, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209974v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Centre de Ressources Génétiques Prunus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of candidate genes involved in flowering date in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du département BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Port Royal, France. 2014</w:t>
+              <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792219v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of candidate genes involved in flowering date in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt;)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+                <w:t xml:space="preserve">Identification and characterization of QTLs for peach fruit quality by pedigree-based analyses (PBA) in the FruitBreedomics project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramon Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mlcheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793294v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci for resistance to Phytophthora cinnamomi in two Fagaceae host species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversification process of cultivated chestnut in the Iberian Peninsula, Canary Islands and Azores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Ramos-Cabrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803917v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification process of cultivated chestnut in the Iberian Peninsula, Canary Islands and Azores</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative trait loci for resistance to Phytophthora cinnamomi in two Fagaceae host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806563v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation et connaissance des ressources génétiques d’espèces végétales cultivées : un enjeu pour l’agriculture et un défi pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13344,51 +13478,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botanique et biologie florale du châtaignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13421,687 +13555,687 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTIFL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La châtaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-87911-338-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in breeding of chestnuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serdar U.; Fulbright D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving sustainable cultivation of tree nuts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burleigh Dodds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Burleigh Dodds Series in Agricultural Science, 978-1-78676-227-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2018.0042.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity, Germplasm Resources and Breeding Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Iezzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Wünsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cherries: Botany, Production and Uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, 2017, 9781780648378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific hybridization of chestnut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Agnanostakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Serdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Hybridization for Crop Improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2016, 978-1-4987-4066-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315369259-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics, genomics and breeding of stone fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 418 p., 2012, Genetics, Genomics and Breeding of Crop Plants, 978-1578088010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fagaceae trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Casasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome mapping and molecular breeding in plants. Forest trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2007, Genome Mapping and Molecular Breeding in Plants, 978-3-5403-4540-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-34541-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId397"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14248,51 +14382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ternjak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-026-02765-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ternjak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1150459" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26353/j.itahort/2022.1.c2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Murolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Larue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0420-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01104-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J. Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.109958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-021-01220-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#225;rcamo de La Concepci&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin-Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10101983" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Malchev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00571-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cirilli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Micali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarosa Babini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01469-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bischofberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conedera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piattini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crovadore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-01970-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Molina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestine Foussard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jammes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Cai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Saski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41484-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Hardner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Hayes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanderzande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0081-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12474" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Azizi Gannouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Arif" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1197-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-014-0773-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Dettori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Aramini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pacheco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136803" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647443v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko A. Horvath" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sanchez-Sevilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prunelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sesmero-Carrasco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2011.00503.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFKVJXHB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciordia-Ara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alexandra Marques Ribeiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g10-122" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Serra da Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0285-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2618091B34C3F873C9170A19BDF149AA7A34B91C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eriksson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bucci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aravanoupoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883894v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0005-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40ED4B120C95878C03897361A1EC99324064DA8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800358" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casasoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Monteverdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2004.01214.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Russel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meddour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1462-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JR4JD34-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Russell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1789-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2M17NSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti Saintagne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Porth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goicoechea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.026849" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580925v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottrell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Csaikl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goikoechea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694736v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trontin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fluch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578992v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbasov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Ortega" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1297.50" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736020v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Campoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735242v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giovannini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737887v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lezzoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serradilla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.57" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737756v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Blanke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1162.2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794176v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795194v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793879v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739500v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799562v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792487v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810346v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807244v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209952v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209951v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209885v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750402v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822014v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Sevilla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika H&#246;fer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pliura" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763165v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Sisco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hebard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762499v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez Lopez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761158v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos Guedes-Lafargue" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Franzini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318844v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569987v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865005v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318833v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603064v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735540v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana Civit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Hernandez Mora" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micheletti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micali" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nazzicari" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.79" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743106v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209974v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Hernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mlcheletti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792219v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803917v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806563v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728364v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773065v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Botta" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-72825" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2018.0042.16" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788171v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana W&#252;nsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801805v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Costa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Agnanostakis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Serdar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Yamamoto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315369259-16" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811159v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=TBE5Ap5SjZEC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189181v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Casasoli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sisco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34541-1_5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ternjak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-026-02765-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Lei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-024-00120-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ternjak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;i&#353;ko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;u&#353;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1150459" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26353/j.itahort/2022.1.c2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01104-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J. Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.109958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-021-01220-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#225;rcamo de La Concepci&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin-Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10101983" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Malchev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00571-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Murolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Larue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0420-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01469-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vincent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Molina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestine Foussard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jammes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bischofberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conedera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piattini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crovadore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-01970-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cirilli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Micali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarosa Babini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Cai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Saski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41484-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Hardner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Hayes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanderzande" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0081-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12474" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Azizi Gannouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Arif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1197-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210020v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Dettori" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Aramini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pacheco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136803" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-014-0773-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko A. Horvath" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sanchez-Sevilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prunelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sesmero-Carrasco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2011.00503.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFKVJXHB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644676v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciordia-Ara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alexandra Marques Ribeiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g10-122" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Serra da Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0285-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2618091B34C3F873C9170A19BDF149AA7A34B91C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659617v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eriksson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aravanoupoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005032" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674926v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0005-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40ED4B120C95878C03897361A1EC99324064DA8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casasoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Monteverdi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2004.01214.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Russel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meddour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1462-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JR4JD34-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678967v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Russell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1789-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2M17NSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti Saintagne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Porth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goicoechea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.026849" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678139v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800358" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottrell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Csaikl" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goikoechea" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694736v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trontin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fluch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691911v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578992v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbasov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Ortega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1297.50" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736020v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Campoy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giovannini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lezzoni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serradilla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.57" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737756v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meland" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Blanke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1162.2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793836v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794176v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739595v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739364v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793879v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793929v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792487v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209952v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banchi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807244v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804908v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209885v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804988v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209951v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822014v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Sevilla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika H&#246;fer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763165v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Sisco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hebard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764491v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pliura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762499v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez Lopez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761158v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos Guedes-Lafargue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Franzini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318844v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569987v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603064v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743106v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735540v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana Civit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Hernandez Mora" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micheletti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micali" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nazzicari" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.79" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792219v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793294v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209974v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Hernandez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mlcheletti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806563v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ramos-Cabrer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803917v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773065v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Botta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-72825" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2018.0042.16" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788171v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana W&#252;nsch" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Costa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Agnanostakis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Serdar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Yamamoto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315369259-16" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811159v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=TBE5Ap5SjZEC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189181v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Casasoli" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sisco" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34541-1_5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>