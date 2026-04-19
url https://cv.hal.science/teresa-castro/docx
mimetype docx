--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -727,246 +727,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ontologie fossile. Pellicule et impensé environnemental du cinéma(tographe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaspard Delon, Aymeric Pantet et Charlie Hewinson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écocritiques. Cinéma, audiovisuel, arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2023, 9791037022554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine : fétichisme des marchandises et contestations animistes du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Boissonneau, Gaspard Delon, Quentin Mazel et Thomas Pillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Carpenter : maître de l’horreur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2023, 979-10-300-1030-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et plantes rudérales : pour d’autres écologies affectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Deville; Rodolphe Olcèse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art et les formes de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2023, 979-10-370-3141-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292629v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04292638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et ailleurs de la raison</w:t>
               </w:r>
@@ -1032,268 +1032,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cinéma d’expédition et le ‘complexe de Marlow’ : du blanc des cartes au noir de la projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Damiens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciné-expéditions : une zone de contacts cinématographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Many Feminist Histories of Documentary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erika Balsom; Hila Peleg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feminist Worldmaking and the Moving Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9780262544528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les films des Archives de la Planète de 1908 à 1919. Quelques constats préliminaires sur des questions d’intentionnalité et de matérialité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche de l'histoire du cinéma en France (1908-1919) : Lieux, sources, objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 979-10-300-0783-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762882v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03823973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réanimer la nature. Pour un cinéma animiste à l’ère de la crise écologique.</w:t>
               </w:r>
@@ -1464,51 +1464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the films of Albert Kahn’s Archive’s de la Planète: A Material Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanne Bernardi; Paolo Cherchi Usai; Tami Williams; Joshua Yumibe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provenance and Early Cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indiana University Press, pp.136-151, 2021, 9780253052995</w:t>
@@ -2366,543 +2366,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Animistic History of the Camera: Filmic Forms and Machinic Subjectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diego Cavalotti; Federico Giordano; Leonardo Quaresima. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A History of Cinema Without Names</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis International </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-255, 2016, 978-88-6977-068-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Canterbury Tale&amp;quot; [Emeric Pressburger, Michael Powell, 1944] &amp;quot;sans les noms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Marchiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térésa Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diego Cavallotti, Simone Dotto &amp; Leonardo Quaresima (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A History of Cinema Without Names (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis International, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les images après-coup : des artistes-cinéastes face à l’archive coloniale portugaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthias Steinle; Julie Maeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-164, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le “cinéma animiste” avec Jean Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Hamery; Éric Thouvenel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Epstein. Actualités et postérités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ‘race’ des morts-vivants? Zombies, post-colonialisme et inconscient des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Le Maitre </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nuit des morts vivants. Georges A. Romero. Précis de recomposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Au bord de l'eau pp.129-146, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage en Angola de Marcel Borle : pratiques amateurs et cinéma ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Turquety ; Valérie Vignaux </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Amateur en cinéma : un autre paradigme. Histoire, esthétique, marges et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRCH, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700312v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-01700313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le panorama ou la mise en mouvement du regard</w:t>
               </w:r>
@@ -3106,358 +3106,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O esplendor dos atlas: fotografia e cartografia visual do Império no limiar do século XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Filipa Vicente </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O Império da Visão. Fotografia no contexto colonial português (1860-1969)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. 70</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-202, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La description inventive, ou le cinéma diagrammatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane Arnaud; Dork Zabunyan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les images et les mots. Décrire le cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.155-162, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Filipa Vicente </w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Film to the Map: Patrick Keiller and The City of the Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Le Maitre; Julia Noorgraf; Vinzenz Hediger; Cosetta Saba </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O Império da Visão. Fotografia no contexto colonial português (1860-1969)</w:t>
+              <w:t xml:space="preserve">Preserving and Exhibiting Media Art : Challenges and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.289-202, 2014</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.366-369, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie de l’œil-caméra : autour de Cinema Museum de Mark Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Le Maitre; Jennifer Verraes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma Museum. Le musée d’après le cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Vincennes </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9782842923723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700328v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01700337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du ‘blanc des cartes’ au noir de la projection: le cinéma comme cartographie du monde</w:t>
               </w:r>
@@ -4417,372 +4417,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los archivos del planeta de Albert Kahn. Un atlas fotográfico y fílmico del mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerva. Revista del circulo de Bellas Artes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Necessary Image: on the 64th Flaherty Seminar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Millennium Film Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queer Botanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAL A Journal of Sexuality and Erotics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Plantsex, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Mediated Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-flux journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazing at the Witches. From Women on the Verge of a Breakdown to Reclaiming the Eco-Witch on the 1960s and 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frames Cinema Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814443v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02410576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Races (1930) A propos d'un ouvrage oublié de Jean Brunhes</w:t>
               </w:r>
@@ -4840,234 +4840,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des « atlas » aux « archives » du monde : à propos des Archives de la Parole (1911-1924) et des Archives de la Planète (1912-1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transbordeur. Photographie histoire société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.74-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pensée cartographique des images est-elle magique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINETRENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ‘atlas’ aux ‘archives’ du monde : à propos des Archives de la Parole (1911-1924) et des Archives de la Planète (1912-1931)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transbordeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267243v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01700291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percorrer e possuir o mundo: os atlas de imagens e a experiência epistemológica do olhar</w:t>
               </w:r>
@@ -5116,183 +5116,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atlas : pour une histoire des images « au travail »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.161--167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.1964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les couleurs ornementales du cinéma des premiers temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71, pp.19-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1895.4766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700292v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03267242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas. How to carry the world on one’s back</w:t>
               </w:r>
@@ -5419,174 +5419,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Archives de la Planète ou les rythmes de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54, pp.57-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1895.2752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cartes vues à travers le cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700350v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01700299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma et la raison cartographique des images</w:t>
               </w:r>
@@ -5793,64 +5793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Siety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térésa Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Marchiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6420,51 +6420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C76CD6CD"/>
+    <w:nsid w:val="A6C9D6A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6651,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teresa-castro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0220-7529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133676935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173711596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123731314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04963677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Pitrou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebecchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Pi&#231;arra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/79297" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/au-dela-du-plaisir-visuel/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Giannouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Schulmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ramos Monteiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Burgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-954479-13-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/fr/product/chercher-lor-du-temps/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sigaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262544528/feminist-worldmaking-and-the-moving-image/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9599" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meson.press/books/pandemic-media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sescsp.org.br/loja/10844_POSFOTOGRAFIA+POSCINEMANOVAS+CONFIGURACOES+DAS+IMAGENS#/content=detalhes-do-produto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardchauveau.com/fr/edition/581-realites-invisibles-autour-d-albert-kahn-les-archives-de-la-grande-guerre-9782363062604.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienart2.wixsite.com/lienarteditions/product-page/mus%C3%A9e-albert-kahn-collections-photographiques-et-cin%C3%A9matographiquesqu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/la/book/9781137468307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46084-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4245" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisinternational.com/a-history-of-cinema-without-names-a-research-project/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorium.sdum.uminho.pt/handle/1822/38633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoes70.pt/site/node/612" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collections/esthetiques-hors-cadre/cinema-museum-9782842923723-14-575.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.aup.nl/books/9789089642912-preserving-and-exhibiting-media-art.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrepompidou-metz.fr/vues-den-haut-catalogue-de-lexposition" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bondaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibtauris.com/books/the%20arts/photography%20%20photographs/seeing%20from%20above%20a%20cultural%20history%20of%20the%20aerial%20view" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/lemprise-du-vol/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/vues-aeriennes/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/actesbranly.290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/philosophies8010007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2505/4/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3540" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03267243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4766" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03267242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1964" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/000870409X415598" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.2752" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960630v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siety" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Avvez&#249;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fidotta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Medeiros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cabecinhas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teresa-castro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0220-7529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133676935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173711596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123731314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04963677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Pitrou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebecchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Pi&#231;arra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/79297" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/au-dela-du-plaisir-visuel/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Giannouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Schulmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ramos Monteiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Burgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-954479-13-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/fr/product/chercher-lor-du-temps/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262544528/feminist-worldmaking-and-the-moving-image/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sigaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9599" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meson.press/books/pandemic-media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sescsp.org.br/loja/10844_POSFOTOGRAFIA+POSCINEMANOVAS+CONFIGURACOES+DAS+IMAGENS#/content=detalhes-do-produto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardchauveau.com/fr/edition/581-realites-invisibles-autour-d-albert-kahn-les-archives-de-la-grande-guerre-9782363062604.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienart2.wixsite.com/lienarteditions/product-page/mus%C3%A9e-albert-kahn-collections-photographiques-et-cin%C3%A9matographiquesqu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/la/book/9781137468307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46084-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisinternational.com/a-history-of-cinema-without-names-a-research-project/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorium.sdum.uminho.pt/handle/1822/38633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoes70.pt/site/node/612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.aup.nl/books/9789089642912-preserving-and-exhibiting-media-art.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collections/esthetiques-hors-cadre/cinema-museum-9782842923723-14-575.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrepompidou-metz.fr/vues-den-haut-catalogue-de-lexposition" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bondaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibtauris.com/books/the%20arts/photography%20%20photographs/seeing%20from%20above%20a%20cultural%20history%20of%20the%20aerial%20view" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/lemprise-du-vol/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/vues-aeriennes/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/actesbranly.290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/philosophies8010007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2505/4/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3540" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03267243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03267242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1964" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4766" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/000870409X415598" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.2752" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960630v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siety" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Avvez&#249;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fidotta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Medeiros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cabecinhas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>