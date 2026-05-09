--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -946,354 +946,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Many Feminist Histories of Documentary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erika Balsom; Hila Peleg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feminist Worldmaking and the Moving Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9780262544528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les films des Archives de la Planète de 1908 à 1919. Quelques constats préliminaires sur des questions d’intentionnalité et de matérialité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la recherche de l'histoire du cinéma en France (1908-1919) : Lieux, sources, objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 979-10-300-0783-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma d’expédition et le ‘complexe de Marlow’ : du blanc des cartes au noir de la projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Damiens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciné-expéditions : une zone de contacts cinématographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cinéma et ailleurs de la raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Boulanger; Savine Faupin; Jeanne-Bathilde Lacourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercher l'or du temps: surréalisme, art brut, art naturel, art magique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAM / Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.74-80, 2022, 9461618298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960493v1</w:t>
-              </w:r>
-[...239 lines deleted...]
-                <w:t xml:space="preserve">hal-03762882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réanimer la nature. Pour un cinéma animiste à l’ère de la crise écologique.</w:t>
               </w:r>
@@ -1359,272 +1359,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revisiting the films of Albert Kahn’s Archive’s de la Planète: A Material Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joanne Bernardi; Paolo Cherchi Usai; Tami Williams; Joshua Yumibe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provenance and Early Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indiana University Press, pp.136-151, 2021, 9780253052995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma d'expédition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Véray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ils y viennent tous … au cinéma. L’essor d’un spectacle populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.206-209, 2021, 9782847424737</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Of Drones and the Environmental Crisis in the Year of 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philip Keidl; Vinzenz Hediger; Antonio Somaini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandemic Media : Preliminary Notes Toward an Inventory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meson Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.136-151, 2021, 3957960088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890883v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03960502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits filmés de Paris</w:t>
               </w:r>
@@ -3265,440 +3265,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du ‘blanc des cartes’ au noir de la projection: le cinéma comme cartographie du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc-Olivier Gonseth; Bernard Knoedl; Yann Laville; Grégoire Mayor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hors-champs. Éclats du patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d'ethnographie de Neuchâtel, pp.106-111, 2013, 978-2-88078-039-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ornement de la masse : de Weimar à Hollywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angela Lampe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vues d’en haut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Pompidou Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9782359830255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrain vu du ciel. Photographie et sciences sociales (d’une guerre à l’autre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bondaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vues d’en haut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou Metz, 2013, 9782359830255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomie de l’œil-caméra : autour de Cinema Museum de Mark Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Le Maitre; Jennifer Verraes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma Museum. Le musée d’après le cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Vincennes </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9782842923723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From the Film to the Map: Patrick Keiller and The City of the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Le Maitre; Julia Noorgraf; Vinzenz Hediger; Cosetta Saba </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preserving and Exhibiting Media Art : Challenges and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.366-369, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700337v1</w:t>
-              </w:r>
-[...325 lines deleted...]
-                <w:t xml:space="preserve">hal-01700326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viagem a Angola : cinema científico e etnográfico</w:t>
               </w:r>
@@ -6420,51 +6420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6C9D6A2"/>
+    <w:nsid w:val="3EADEA8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6651,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teresa-castro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0220-7529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133676935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173711596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123731314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04963677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Pitrou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebecchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Pi&#231;arra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/79297" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/au-dela-du-plaisir-visuel/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Giannouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Schulmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ramos Monteiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Burgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-954479-13-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/fr/product/chercher-lor-du-temps/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262544528/feminist-worldmaking-and-the-moving-image/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sigaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9599" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meson.press/books/pandemic-media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sescsp.org.br/loja/10844_POSFOTOGRAFIA+POSCINEMANOVAS+CONFIGURACOES+DAS+IMAGENS#/content=detalhes-do-produto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardchauveau.com/fr/edition/581-realites-invisibles-autour-d-albert-kahn-les-archives-de-la-grande-guerre-9782363062604.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienart2.wixsite.com/lienarteditions/product-page/mus%C3%A9e-albert-kahn-collections-photographiques-et-cin%C3%A9matographiquesqu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/la/book/9781137468307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46084-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisinternational.com/a-history-of-cinema-without-names-a-research-project/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorium.sdum.uminho.pt/handle/1822/38633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoes70.pt/site/node/612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.aup.nl/books/9789089642912-preserving-and-exhibiting-media-art.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collections/esthetiques-hors-cadre/cinema-museum-9782842923723-14-575.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrepompidou-metz.fr/vues-den-haut-catalogue-de-lexposition" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bondaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibtauris.com/books/the%20arts/photography%20%20photographs/seeing%20from%20above%20a%20cultural%20history%20of%20the%20aerial%20view" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/lemprise-du-vol/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/vues-aeriennes/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/actesbranly.290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/philosophies8010007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2505/4/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3540" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03267243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03267242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1964" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4766" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/000870409X415598" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.2752" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960630v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siety" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Avvez&#249;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fidotta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Medeiros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cabecinhas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teresa-castro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0220-7529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133676935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173711596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123731314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04963677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Pitrou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebecchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Pi&#231;arra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/79297" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/au-dela-du-plaisir-visuel/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Giannouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Schulmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ramos Monteiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Burgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-954479-13-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262544528/feminist-worldmaking-and-the-moving-image/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sigaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/fr/product/chercher-lor-du-temps/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9599" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meson.press/books/pandemic-media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sescsp.org.br/loja/10844_POSFOTOGRAFIA+POSCINEMANOVAS+CONFIGURACOES+DAS+IMAGENS#/content=detalhes-do-produto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardchauveau.com/fr/edition/581-realites-invisibles-autour-d-albert-kahn-les-archives-de-la-grande-guerre-9782363062604.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienart2.wixsite.com/lienarteditions/product-page/mus%C3%A9e-albert-kahn-collections-photographiques-et-cin%C3%A9matographiquesqu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/la/book/9781137468307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46084-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisinternational.com/a-history-of-cinema-without-names-a-research-project/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorium.sdum.uminho.pt/handle/1822/38633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoes70.pt/site/node/612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrepompidou-metz.fr/vues-den-haut-catalogue-de-lexposition" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bondaz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collections/esthetiques-hors-cadre/cinema-museum-9782842923723-14-575.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.aup.nl/books/9789089642912-preserving-and-exhibiting-media-art.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibtauris.com/books/the%20arts/photography%20%20photographs/seeing%20from%20above%20a%20cultural%20history%20of%20the%20aerial%20view" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/lemprise-du-vol/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/vues-aeriennes/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/actesbranly.290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/philosophies8010007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2505/4/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3540" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03267243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03267242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1964" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4766" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/000870409X415598" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.2752" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960630v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siety" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Avvez&#249;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fidotta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Medeiros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cabecinhas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>