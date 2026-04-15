--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Teresa Gomez-Diaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">teresa-gomez-diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7834-145X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035351632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieure de recherche </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire d'informatique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir ma page web</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the adoption of Free/Open Source Software policies by a Scientific Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/mt.v5i3.22904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conundrum Challenges for Research Software in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Best Practices, Challenges and Opportunities in Software Engineering, 13 (11), pp.302. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers13110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles, software, data: An Open Science ethological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), 19 pp. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/mt.v3i4.17132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software vs. Research Data II: Protocols for Research Data dissemination and evaluation in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Research on Research, Policy &amp; Culture, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.78459.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software vs. Research Data I: Towards a Research Data definition in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Research on Research, Policy &amp; Culture, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.78195.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on the Task Force SIRS report: Scholarly Infrastructures for Research Software (EOSC Executive Board, EOSCArchitecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e63872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Open Science definition as a political and legal framework: sharing and dissemination of research outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2010.04508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of research software: the CDUR procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Research on Research, Policy &amp; Culture gateway, 8, pp.1353. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.19994.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article vs. Logiciel : questions juridiques et de politique scientifique dans la production de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, http://www.societe-informatique-de-france.fr/bulletin/1024-numero-5/. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conundrum challenges for Research Software and Research Data in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2025, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sharing and dissemination of Research Software and Research Data in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open SCience Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital Library, Jan 2024, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10617690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dissemination/evaluation loop for Research Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free/Open source Research Software production at the Gaspard-Monge Computer Science laboratory (LIGM). Lessons learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la production de logiciels libres au Laboratoire d'Informatique Gaspard-Monge (LIGM) : ce que nous avons appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BlueHats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etalab, Apr 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10970141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FG-SOL : un nouveau service pour la préservation et la réutilisation des logiciels de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pansanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free software, Open source software, licenses. A short presentation including a procedure for research software (and data) dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGI, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying infrastructures for open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGI, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment diffuser et partager les données géographiques et marines pour faciliter leur réutilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du pôle Océan ODATIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la diﬀusion des données et des logiciels de la recherche dans le cadre de la Science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANF Science ouverte 2023. Pratiquer la Science ouverte : des services et des compétences en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve FAIRER research data by studying evaluation & assessment protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science FAIR (OS FAIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, MADRID (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8398431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software and Research Data: dissemination, evaluation and reusability in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Digital Curation Conference (IDCC22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edinburgh, United Kingdom. , 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6778872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Open Science asks for a common understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Virtual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6433533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research software services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pansanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Catania, Italy. , 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1405606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESOFT : Preservation for REsearch SOFTware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marseille, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1405591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying infrastructures for open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. , </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles, software, data: a study of the (French) scientific production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUDAT 3rd Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. , 2014, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLUME & research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013 (EGU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1199669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments for the NIH Request for Information (RFI): Best Practices for Sharing NIH Supported Research Software (NIH, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on the &amp;quot;Open Letter: Establishing a national research software award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Code for Thought: Research Software and Research Data in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Open Science definition as a political and legal framework: on the sharing and dissemination of research outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet PLUME et le paysage actuel des logiciels de la recherche dans la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software Management Plan template, V3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software libre, software de código abierto, licencias. Donde se propone un procedimiento de distribución de software y datos de investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free software, Open source software, licenses. A short presentation including a procedure for research software and data dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiciels de la recherche et leurs licences : trois visions sur un objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Les logiciels de la recherche et leurs licences : trois visions sur un objet, Université Gustave Eiffel, Paris-Est, Marne-la-Vallée, France. 2024, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434287v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine logiciel des laboratoires : enjeux et méthodes de diffusion et de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Patrimoine logiciel des laboratoires : enjeux et méthodes de diffusion et de valorisation, ENS Lyon, France. 2013, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01804283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours sur les Logiciels Libres (LL) Spécialité : Conception et développement de solutions informatiques intégrées Cours : Conception d'architecture logicielle libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Angers, France. 2012, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01864246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Teresa Gomez-Diaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">teresa-gomez-diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7834-145X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035351632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieure de recherche </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire d'informatique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir ma page web</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the adoption of Free/Open Source Software policies by a Scientific Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/mt.v5i3.22904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conundrum Challenges for Research Software in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Best Practices, Challenges and Opportunities in Software Engineering, 13 (11), pp.302. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers13110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles, software, data: An Open Science ethological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), 19 pp. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/mt.v3i4.17132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software vs. Research Data II: Protocols for Research Data dissemination and evaluation in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Research on Research, Policy &amp; Culture, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.78459.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software vs. Research Data I: Towards a Research Data definition in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Research on Research, Policy &amp; Culture, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.78195.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on the Task Force SIRS report: Scholarly Infrastructures for Research Software (EOSC Executive Board, EOSCArchitecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e63872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Open Science definition as a political and legal framework: sharing and dissemination of research outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2010.04508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of research software: the CDUR procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Research on Research, Policy &amp; Culture gateway, 8, pp.1353. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.19994.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article vs. Logiciel : questions juridiques et de politique scientifique dans la production de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, http://www.societe-informatique-de-france.fr/bulletin/1024-numero-5/. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conundrum challenges for Research Software and Research Data in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2025, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sharing and dissemination of Research Software and Research Data in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open SCience Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital Library, Jan 2024, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10617690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dissemination/evaluation loop for Research Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free/Open source Research Software production at the Gaspard-Monge Computer Science laboratory (LIGM). Lessons learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la production de logiciels libres au Laboratoire d'Informatique Gaspard-Monge (LIGM) : ce que nous avons appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BlueHats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etalab, Apr 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10970141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FG-SOL : un nouveau service pour la préservation et la réutilisation des logiciels de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pansanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying infrastructures for open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGI, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free software, Open source software, licenses. A short presentation including a procedure for research software (and data) dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGI, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment diffuser et partager les données géographiques et marines pour faciliter leur réutilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du pôle Océan ODATIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la diﬀusion des données et des logiciels de la recherche dans le cadre de la Science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANF Science ouverte 2023. Pratiquer la Science ouverte : des services et des compétences en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve FAIRER research data by studying evaluation & assessment protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science FAIR (OS FAIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, MADRID (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8398431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software and Research Data: dissemination, evaluation and reusability in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Digital Curation Conference (IDCC22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edinburgh, United Kingdom. , 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6778872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Open Science asks for a common understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Virtual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6433533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research software services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pansanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Catania, Italy. , 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1405606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESOFT : Preservation for REsearch SOFTware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marseille, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1405591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying infrastructures for open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. , </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles, software, data: a study of the (French) scientific production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUDAT 3rd Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. , 2014, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLUME & research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013 (EGU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1199669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments for the NIH Request for Information (RFI): Best Practices for Sharing NIH Supported Research Software (NIH, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on the &amp;quot;Open Letter: Establishing a national research software award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Code for Thought: Research Software and Research Data in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Open Science definition as a political and legal framework: on the sharing and dissemination of research outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet PLUME et le paysage actuel des logiciels de la recherche dans la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software Management Plan template, V3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software libre, software de código abierto, licencias. Donde se propone un procedimiento de distribución de software y datos de investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free software, Open source software, licenses. A short presentation including a procedure for research software and data dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiciels de la recherche et leurs licences : trois visions sur un objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Les logiciels de la recherche et leurs licences : trois visions sur un objet, Université Gustave Eiffel, Paris-Est, Marne-la-Vallée, France. 2024, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434287v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine logiciel des laboratoires : enjeux et méthodes de diffusion et de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Patrimoine logiciel des laboratoires : enjeux et méthodes de diffusion et de valorisation, ENS Lyon, France. 2013, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01804283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours sur les Logiciels Libres (LL) Spécialité : Conception et développement de solutions informatiques intégrées Cours : Conception d'architecture logicielle libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Angers, France. 2012, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01864246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30A357E2"/>
+    <w:nsid w:val="EE81FD5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teresa-gomez-diaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7834-145X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035351632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ligm.u-pem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://igm.univ-mlv.fr/~teresa/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gomez-Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v5i3.22904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers13110302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v3i4.17132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.78459.2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.78195.2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e63872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2010.04508" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.19994.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18993" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10617690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10970141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806283v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Romier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opensciencefair.eu/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8398431" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6778872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6433533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405591" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1199669" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962399v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062383v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434287v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01804283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01864246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teresa-gomez-diaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7834-145X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035351632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ligm.u-pem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://igm.univ-mlv.fr/~teresa/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gomez-Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v5i3.22904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers13110302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v3i4.17132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.78459.2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.78195.2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e63872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2010.04508" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.19994.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18993" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10617690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10970141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806283v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Romier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opensciencefair.eu/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8398431" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6778872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6433533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405591" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1199669" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962399v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062383v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434287v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01804283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01864246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>