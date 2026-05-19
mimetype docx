--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Teresa Gomez-Diaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">teresa-gomez-diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7834-145X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035351632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieure de recherche </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire d'informatique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir ma page web</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the adoption of Free/Open Source Software policies by a Scientific Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/mt.v5i3.22904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conundrum Challenges for Research Software in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Best Practices, Challenges and Opportunities in Software Engineering, 13 (11), pp.302. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers13110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles, software, data: An Open Science ethological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), 19 pp. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/mt.v3i4.17132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software vs. Research Data II: Protocols for Research Data dissemination and evaluation in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Research on Research, Policy &amp; Culture, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.78459.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software vs. Research Data I: Towards a Research Data definition in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Research on Research, Policy &amp; Culture, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.78195.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on the Task Force SIRS report: Scholarly Infrastructures for Research Software (EOSC Executive Board, EOSCArchitecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e63872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Open Science definition as a political and legal framework: sharing and dissemination of research outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2010.04508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of research software: the CDUR procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Research on Research, Policy &amp; Culture gateway, 8, pp.1353. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.19994.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article vs. Logiciel : questions juridiques et de politique scientifique dans la production de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, http://www.societe-informatique-de-france.fr/bulletin/1024-numero-5/. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conundrum challenges for Research Software and Research Data in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2025, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sharing and dissemination of Research Software and Research Data in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open SCience Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital Library, Jan 2024, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10617690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dissemination/evaluation loop for Research Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free/Open source Research Software production at the Gaspard-Monge Computer Science laboratory (LIGM). Lessons learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la production de logiciels libres au Laboratoire d'Informatique Gaspard-Monge (LIGM) : ce que nous avons appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BlueHats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etalab, Apr 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10970141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FG-SOL : un nouveau service pour la préservation et la réutilisation des logiciels de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pansanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying infrastructures for open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGI, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free software, Open source software, licenses. A short presentation including a procedure for research software (and data) dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGI, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment diffuser et partager les données géographiques et marines pour faciliter leur réutilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du pôle Océan ODATIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la diﬀusion des données et des logiciels de la recherche dans le cadre de la Science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANF Science ouverte 2023. Pratiquer la Science ouverte : des services et des compétences en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve FAIRER research data by studying evaluation & assessment protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science FAIR (OS FAIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, MADRID (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8398431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software and Research Data: dissemination, evaluation and reusability in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Digital Curation Conference (IDCC22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edinburgh, United Kingdom. , 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6778872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Open Science asks for a common understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Virtual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6433533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research software services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pansanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Catania, Italy. , 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1405606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESOFT : Preservation for REsearch SOFTware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marseille, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1405591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying infrastructures for open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. , </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles, software, data: a study of the (French) scientific production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUDAT 3rd Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. , 2014, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLUME & research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013 (EGU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1199669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments for the NIH Request for Information (RFI): Best Practices for Sharing NIH Supported Research Software (NIH, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on the &amp;quot;Open Letter: Establishing a national research software award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Code for Thought: Research Software and Research Data in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Open Science definition as a political and legal framework: on the sharing and dissemination of research outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet PLUME et le paysage actuel des logiciels de la recherche dans la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software Management Plan template, V3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software libre, software de código abierto, licencias. Donde se propone un procedimiento de distribución de software y datos de investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free software, Open source software, licenses. A short presentation including a procedure for research software and data dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiciels de la recherche et leurs licences : trois visions sur un objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Les logiciels de la recherche et leurs licences : trois visions sur un objet, Université Gustave Eiffel, Paris-Est, Marne-la-Vallée, France. 2024, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434287v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine logiciel des laboratoires : enjeux et méthodes de diffusion et de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Patrimoine logiciel des laboratoires : enjeux et méthodes de diffusion et de valorisation, ENS Lyon, France. 2013, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01804283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours sur les Logiciels Libres (LL) Spécialité : Conception et développement de solutions informatiques intégrées Cours : Conception d'architecture logicielle libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Angers, France. 2012, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01864246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Teresa Gomez-Diaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">teresa-gomez-diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7834-145X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035351632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieure de recherche </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire d'informatique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir ma page web</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the adoption of Free/Open Source Software policies by a Scientific Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/mt.v5i3.22904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conundrum Challenges for Research Software in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Best Practices, Challenges and Opportunities in Software Engineering, 13 (11), pp.302. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers13110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles, software, data: An Open Science ethological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), 19 pp. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/mt.v3i4.17132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software vs. Research Data I: Towards a Research Data definition in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Research on Research, Policy &amp; Culture, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.78195.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software vs. Research Data II: Protocols for Research Data dissemination and evaluation in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Research on Research, Policy &amp; Culture, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.78459.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on the Task Force SIRS report: Scholarly Infrastructures for Research Software (EOSC Executive Board, EOSCArchitecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e63872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Open Science definition as a political and legal framework: sharing and dissemination of research outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2010.04508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of research software: the CDUR procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Research on Research, Policy &amp; Culture gateway, 8, pp.1353. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.19994.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article vs. Logiciel : questions juridiques et de politique scientifique dans la production de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, http://www.societe-informatique-de-france.fr/bulletin/1024-numero-5/. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conundrum challenges for Research Software and Research Data in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2025, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sharing and dissemination of Research Software and Research Data in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open SCience Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital Library, Jan 2024, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10617690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dissemination/evaluation loop for Research Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free/Open source Research Software production at the Gaspard-Monge Computer Science laboratory (LIGM). Lessons learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSDEM, Feb 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la production de logiciels libres au Laboratoire d'Informatique Gaspard-Monge (LIGM) : ce que nous avons appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BlueHats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etalab, Apr 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10970141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FG-SOL : un nouveau service pour la préservation et la réutilisation des logiciels de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pansanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying infrastructures for open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGI, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free software, Open source software, licenses. A short presentation including a procedure for research software (and data) dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGI, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment diffuser et partager les données géographiques et marines pour faciliter leur réutilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du pôle Océan ODATIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la diﬀusion des données et des logiciels de la recherche dans le cadre de la Science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANF Science ouverte 2023. Pratiquer la Science ouverte : des services et des compétences en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve FAIRER research data by studying evaluation & assessment protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science FAIR (OS FAIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, MADRID (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8398431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software and Research Data: dissemination, evaluation and reusability in the Open Science context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Digital Curation Conference (IDCC22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edinburgh, United Kingdom. , 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6778872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Open Science asks for a common understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Virtual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6433533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research software services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pansanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Catania, Italy. , 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1405606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESOFT : Preservation for REsearch SOFTware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marseille, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1405591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying infrastructures for open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. , </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles, software, data: a study of the (French) scientific production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUDAT 3rd Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. , 2014, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLUME & research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013 (EGU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1199669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments for the NIH Request for Information (RFI): Best Practices for Sharing NIH Supported Research Software (NIH, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on the &amp;quot;Open Letter: Establishing a national research software award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Code for Thought: Research Software and Research Data in Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Open Science definition as a political and legal framework: on the sharing and dissemination of research outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet PLUME et le paysage actuel des logiciels de la recherche dans la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Software Management Plan template, V3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Romier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software libre, software de código abierto, licencias. Donde se propone un procedimiento de distribución de software y datos de investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free software, Open source software, licenses. A short presentation including a procedure for research software and data dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiciels de la recherche et leurs licences : trois visions sur un objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Les logiciels de la recherche et leurs licences : trois visions sur un objet, Université Gustave Eiffel, Paris-Est, Marne-la-Vallée, France. 2024, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434287v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine logiciel des laboratoires : enjeux et méthodes de diffusion et de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Patrimoine logiciel des laboratoires : enjeux et méthodes de diffusion et de valorisation, ENS Lyon, France. 2013, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01804283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours sur les Logiciels Libres (LL) Spécialité : Conception et développement de solutions informatiques intégrées Cours : Conception d'architecture logicielle libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gomez-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Angers, France. 2012, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01864246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE81FD5B"/>
+    <w:nsid w:val="82ED4B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teresa-gomez-diaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7834-145X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035351632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ligm.u-pem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://igm.univ-mlv.fr/~teresa/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gomez-Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v5i3.22904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers13110302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v3i4.17132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.78459.2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.78195.2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e63872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2010.04508" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.19994.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18993" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10617690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10970141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806283v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Romier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opensciencefair.eu/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8398431" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6778872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6433533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405591" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1199669" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962399v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062383v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434287v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01804283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01864246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teresa-gomez-diaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7834-145X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035351632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ligm.u-pem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://igm.univ-mlv.fr/~teresa/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gomez-Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v5i3.22904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers13110302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v3i4.17132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.78195.2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.78459.2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e63872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2010.04508" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.19994.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18993" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10617690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10970141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806283v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Romier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opensciencefair.eu/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8398431" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6778872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6433533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405591" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1199669" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962399v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062383v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434287v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01804283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01864246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>