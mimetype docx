--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2664,274 +2664,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micron-sized double emulsions and nematic shells generated via tip streaming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kunyun He</w:t>
+                <w:t xml:space="preserve">Self‐Regulated Smectic Emulsion with Switchable Lasing Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dae Seok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Campo-Cortés</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martyna Goral</w:t>
+                <w:t xml:space="preserve">Wonsuk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Gordillo</w:t>
+                <w:t xml:space="preserve">Dong Ki Yoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (12), pp.124201. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (49), pp.1903818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201903818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408907v1</w:t>
+                <w:t xml:space="preserve">hal-02408506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Regulated Smectic Emulsion with Switchable Lasing Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dae Seok Kim</w:t>
+                <w:t xml:space="preserve">Micron-sized double emulsions and nematic shells generated via tip streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wonsuk Lee</w:t>
+                <w:t xml:space="preserve">Francisco Campo-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Goral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Ki Yoon</w:t>
+                <w:t xml:space="preserve">José Manuel Gordillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (49), pp.1903818. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (12), pp.124201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201903818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408506v1</w:t>
+                <w:t xml:space="preserve">hal-02408907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threading the Spindle: A Geometric Study of Chiral Liquid Crystal Polymer Microparticles</w:t>
               </w:r>
@@ -3309,351 +3309,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waltzing route toward double-helix formation in cholesteric shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+                <w:t xml:space="preserve">A. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Copar</w:t>
+                <w:t xml:space="preserve">M. Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Sec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Copar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (34), pp.9469-9474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1525059113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422376v1</w:t>
+                <w:t xml:space="preserve">hal-01422427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waltzing route toward double-helix formation in cholesteric shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Copar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Darmon</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (46), pp.9280-9288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422427v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic interactions between topological defects in chiral nematic shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (6), pp.062701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3830,77 +3830,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Čopar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6662,51 +6662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kasiulis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kwon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2019.GFM.V0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gharbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Kamien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lavrentovich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.95.015004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Boudaoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mcgraw" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez-Leon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ogheard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.113141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Norouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tavera-Vazquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanan Ramirez-de Arellano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Seok Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyun He" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ramezani-Dakhel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00241D" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Goral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hardo&#252;in" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ign&#233;s-Mullol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34336-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ishii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Takanishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yamamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00340a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Serra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Tkalec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00373" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Sohn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ackerman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smalyukh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02033k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hardo&#252;in" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sagu&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00610f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00985" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campo-Cort&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gordillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuk Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ki Yoon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201903818" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ansell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Katifori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.157801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Hughes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Doostmohammadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0221-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Darmon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haase" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Copar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525059113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz Koning" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012703" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon &#268;opar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01748G" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfi Bastos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.04.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vitelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27671f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Ravnik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM00126A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Bastos-Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/979C13591FA18C42E79259D8B14A7983EC439176/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bates" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.030702" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.020705" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koning" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devaiah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1920" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-010-2367-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31CF60A2A2344DAF92063150BE7D4B14DB9A4DC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247802" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900491" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9901SZLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Odriozola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922621d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04946C914B901BAF415655E9E8F350C4C56BC57E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409360v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.021707" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Santander-Ortega" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803796a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XD2VR70R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez-Nieves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.011801" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141359v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfi Bastos-Gonzalez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600521" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z74LZ68-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0540508" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4DRWNDVF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. J&#243;dar-Reyes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.10.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75FN72N6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L.S. Carvalho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seijo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.186" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VSHB0VP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gea-J&#243;dar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0487141" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLZWDR2X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana J&#243;dar-Reyes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0216981" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kasiulis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kwon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2019.GFM.V0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gharbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Kamien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lavrentovich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.95.015004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Boudaoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mcgraw" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez-Leon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ogheard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.113141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Norouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tavera-Vazquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanan Ramirez-de Arellano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Seok Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyun He" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ramezani-Dakhel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00241D" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Goral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hardo&#252;in" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ign&#233;s-Mullol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34336-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ishii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Takanishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yamamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00340a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Serra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Tkalec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00373" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Sohn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ackerman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smalyukh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02033k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hardo&#252;in" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sagu&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00610f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00985" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuk Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ki Yoon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201903818" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campo-Cort&#233;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gordillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ansell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Katifori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.157801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Hughes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Doostmohammadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0221-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Darmon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haase" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525059113" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Copar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz Koning" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012703" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon &#268;opar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01748G" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfi Bastos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.04.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vitelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27671f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Ravnik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM00126A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Bastos-Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/979C13591FA18C42E79259D8B14A7983EC439176/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bates" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.030702" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.020705" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koning" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devaiah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1920" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-010-2367-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31CF60A2A2344DAF92063150BE7D4B14DB9A4DC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247802" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900491" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9901SZLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Odriozola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922621d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04946C914B901BAF415655E9E8F350C4C56BC57E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409360v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.021707" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Santander-Ortega" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803796a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XD2VR70R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez-Nieves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.011801" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141359v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfi Bastos-Gonzalez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600521" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z74LZ68-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0540508" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4DRWNDVF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. J&#243;dar-Reyes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.10.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75FN72N6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L.S. Carvalho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seijo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.186" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VSHB0VP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gea-J&#243;dar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0487141" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLZWDR2X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana J&#243;dar-Reyes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0216981" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>