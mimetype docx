--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -520,107 +520,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">ACS Spring 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290888v1</w:t>
+                <w:t xml:space="preserve">hal-05290900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
               </w:r>
@@ -645,107 +645,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290900v1</w:t>
+                <w:t xml:space="preserve">hal-05290888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video: Topological microfluidics: Waltzing defects in double emulsions of a chiral liquid crystal</w:t>
               </w:r>
@@ -1141,1606 +1141,1606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traceability of the primary Nano-flow measurement System: Measuring the local inner diameter of a glass capillary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Marquis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.W. Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Mcgraw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ogheard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 218, pp.113141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2023.113141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144481v1</w:t>
+                <w:t xml:space="preserve">hal-04305869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helfrich-Hurault elastic instabilities driven by geometrical frustration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxim Lavrentovich</w:t>
+                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.95.015004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.125488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072206v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability of the primary Nano-flow measurement System: Measuring the local inner diameter of a glass capillary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helfrich-Hurault elastic instabilities driven by geometrical frustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Mcgraw</w:t>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lopez-Leon</w:t>
+                <w:t xml:space="preserve">Randall Kamien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ogheard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxim Lavrentovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 218, pp.113141. </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (1), pp.015004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2023.113141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.95.015004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305869v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Instability of Cubic Blue Phase Nano Crystals in Curved Shells</w:t>
+                <w:t xml:space="preserve">Active boundary layers in confined active nematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Norouzi</w:t>
+                <w:t xml:space="preserve">Jerôme Hardoüin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Tavera-Vazquez</w:t>
+                <w:t xml:space="preserve">Claire Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanan Ramirez-de Arellano</w:t>
+                <w:t xml:space="preserve">Justine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dae Seok Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+                <w:t xml:space="preserve">Jordi Ignés-Mullol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (10), pp.15894-15906. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.2c02799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34336-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445661v1</w:t>
+                <w:t xml:space="preserve">hal-03875723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From nematic shells to nematic droplets: energetics and defect transitions</w:t>
+                <w:t xml:space="preserve">Elastic Instability of Cubic Blue Phase Nano Crystals in Curved Shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunyun He</w:t>
+                <w:t xml:space="preserve">Sepideh Norouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Zhou</w:t>
+                <w:t xml:space="preserve">Antonio Tavera-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Ramezani-Dakhel</w:t>
+                <w:t xml:space="preserve">Johanan Ramirez-de Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan de Pablo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
+                <w:t xml:space="preserve">Dae Seok Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SM00241D⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.15894-15906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.2c02799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875662v1</w:t>
+                <w:t xml:space="preserve">hal-04445661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated ‘run and tumble’ of swimming Escherichia coli bacteria in nematic liquid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From nematic shells to nematic droplets: energetics and defect transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyna Goral</w:t>
+                <w:t xml:space="preserve">Ye Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Clement</w:t>
+                <w:t xml:space="preserve">Hadi Ramezani-Dakhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Darnige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+                <w:t xml:space="preserve">Juan de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Lindner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.1395-1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2022.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00241D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875703v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active boundary layers in confined active nematics</w:t>
+                <w:t xml:space="preserve">Frustrated ‘run and tumble’ of swimming Escherichia coli bacteria in nematic liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Hardoüin</w:t>
+                <w:t xml:space="preserve">Martyna Goral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Doré</w:t>
+                <w:t xml:space="preserve">Eric Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Laurent</w:t>
+                <w:t xml:space="preserve">Thierry Darnige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Ignés-Mullol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anke Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.6675. </w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34336-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2022.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875723v1</w:t>
+                <w:t xml:space="preserve">hal-03875703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transformations in tetravalent nematic shells induced by a magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-Driven Anchoring Transitions at Liquid Crystal/Water Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sm00340a⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (32), pp.9368-9376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099720v1</w:t>
+                <w:t xml:space="preserve">hal-03063570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Topological Soft Matter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural transformations in tetravalent nematic shells induced by a magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichi Takanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2020.00373⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (35), pp.8169-8178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sm00340a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063658v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological solitons, cholesteric fingers and singular defect lines in Janus liquid crystal shells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Topological Soft Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uroš Tkalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm02033k⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2020.00373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515210v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active microfluidic transport in two-dimensional handlebodies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topological solitons, cholesteric fingers and singular defect lines in Janus liquid crystal shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Smalyukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 16 (40), pp.9230-9241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sm00610f⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.2669-2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm02033k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099717v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Driven Anchoring Transitions at Liquid Crystal/Water Interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Active microfluidic transport in two-dimensional handlebodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hardoüin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ignés-Mullol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Sagués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (32), pp.9368-9376. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (40), pp.9230-9241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sm00610f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063570v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐Regulated Smectic Emulsion with Switchable Lasing Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae Seok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wonsuk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Ki Yoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2781,239 +2781,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micron-sized double emulsions and nematic shells generated via tip streaming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kunyun He</w:t>
+                <w:t xml:space="preserve">Reconfigurable flows and defect landscape of confined active nematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hardoüin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Campo-Cortés</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Rian Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Doostmohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (12), pp.124201. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-019-0221-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408907v1</w:t>
+                <w:t xml:space="preserve">hal-02408512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threading the Spindle: A Geometric Study of Chiral Liquid Crystal Polymer Microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Ansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae Seok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Kamien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Katifori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (15), pp.157801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3041,204 +3045,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable flows and defect landscape of confined active nematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hardoüin</w:t>
+                <w:t xml:space="preserve">Micron-sized double emulsions and nematic shells generated via tip streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rian Hughes</w:t>
+                <w:t xml:space="preserve">Francisco Campo-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Goral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Doostmohammadi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Manuel Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, pp.121. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (12), pp.124201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-019-0221-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408512v1</w:t>
+                <w:t xml:space="preserve">hal-02408907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Stripes for Cholesteric Shells via Anchoring in Moderation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Lavrentovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3443,525 +3443,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spherical nematic shells with a threefold valence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinzenz Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Copar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+                <w:t xml:space="preserve">V. Vitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422376v1</w:t>
+                <w:t xml:space="preserve">hal-02408671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic interactions between topological defects in chiral nematic shells</w:t>
+                <w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Čopar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (46), pp.9280-9288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM01748G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01422378v1</w:t>
+                <w:t xml:space="preserve">hal-05549933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical nematic shells with a threefold valence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic interactions between topological defects in chiral nematic shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Vitelli</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.062701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012703⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02408671v1</w:t>
+                <w:t xml:space="preserve">hal-01422378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Čopar</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Copar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (46), pp.9280-9288. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 12 (46), pp.9280-9288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549933v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally sensitive reversible microgels formed by poly(N-Isopropylacrylamide) charged chains: A Hofmeister effect study</w:t>
               </w:r>
@@ -4064,77 +4064,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivalent defect configurations in inhomogeneous nematic shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinzenz Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4309,904 +4309,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic Shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defect trajectories in nematic shells: Role of elastic anisotropy and thickness heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.284122. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.020705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/28/284122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.020705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713321v1</w:t>
+                <w:t xml:space="preserve">hal-00733363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-Specific Aggregation of Hydrophobic Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delfina Bastos-Gonzalez</w:t>
+                <w:t xml:space="preserve">Smectic Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201200120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.284122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/28/284122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409040v1</w:t>
+                <w:t xml:space="preserve">hal-00713321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect coalescence in spherical nematic shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Ion-Specific Aggregation of Hydrophobic Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Ortega-Vinuesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Bastos-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.030702⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (9), pp.2382-2391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201200120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408996v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect trajectories in nematic shells: Role of elastic anisotropy and thickness heterogeneity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Defect coalescence in spherical nematic shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.020705. </w:t>
+              <w:t xml:space="preserve">, 2012, 86 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.020705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.030702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733363v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated nematic order in spherical geometries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fernandez-Nieves</w:t>
+                <w:t xml:space="preserve">Nematic-Smectic Transition in Spherical Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHYS1920⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.247802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.247802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409344v1</w:t>
+                <w:t xml:space="preserve">hal-00652863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drops and shells of liquid crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 289 (4), pp.345-359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00396-010-2367-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematic-Smectic Transition in Spherical Shells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Frustrated nematic order in spherical geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Devaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez-Nieves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.247802. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.391-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.247802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS1920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652863v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Effects in the Cononsolvency of Poly(N-isopropylacrylamide) Microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfina Bastos-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Ortega-Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5265,51 +5265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced reversibility in the aggregation of hydrophobic colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,51 +5317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Odriozola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfi Bastos-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Ortega-Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (6), pp.1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5407,64 +5407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological transformations in bipolar shells of nematic liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez-Nieves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5498,51 +5498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hofmeister Effects in Colloidal Systems: Influence of the Surface Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Santander-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5627,51 +5627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopically probing the entropic influence of ions: Deswelling neutral microgels with salt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernández-Nieves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5744,51 +5744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Ortega-Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfi Bastos-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5970,457 +5970,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hofmeister effects on the colloidal stability of an IgG-coated polystyrene latex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Hofmeister Effects in the Restabilization of IgG−Latex Particles: Testing Ruckenstein's Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Jódar-Reyes</w:t>
+                <w:t xml:space="preserve">P. Gea-Jódar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Ortega-Vinuesa</w:t>
+                <w:t xml:space="preserve">D. Bastos-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bastos-González</w:t>
+                <w:t xml:space="preserve">J. Ortega-Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 284 (1), pp.139-148. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la0487141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409404v1</w:t>
+                <w:t xml:space="preserve">hal-02409415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characterization of chitosan nanoparticles: electrokinetic and stability behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.L.S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Seijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ortega-Vinuesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bastos-González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 283 (2), pp.344-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hofmeister Effects in the Restabilization of IgG−Latex Particles: Testing Ruckenstein's Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Hofmeister effects on the colloidal stability of an IgG-coated polystyrene latex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Jódar-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ortega-Vinuesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bastos-González</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ortega-Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (1), pp.87-93. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 284 (1), pp.139-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la0487141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409415v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hofmeister Effects in the Stability and Electrophoretic Mobility of Polystyrene Latex Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Jódar-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6662,51 +6662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kasiulis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kwon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2019.GFM.V0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gharbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Kamien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lavrentovich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.95.015004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Boudaoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mcgraw" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez-Leon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ogheard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.113141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Norouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tavera-Vazquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanan Ramirez-de Arellano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Seok Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyun He" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ramezani-Dakhel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00241D" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Goral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hardo&#252;in" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ign&#233;s-Mullol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34336-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ishii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Takanishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yamamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00340a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Serra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Tkalec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00373" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Sohn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ackerman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smalyukh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02033k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hardo&#252;in" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sagu&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00610f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00985" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuk Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ki Yoon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201903818" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campo-Cort&#233;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gordillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ansell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Katifori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.157801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Hughes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Doostmohammadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0221-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Darmon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haase" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525059113" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Copar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz Koning" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012703" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon &#268;opar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01748G" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfi Bastos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.04.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vitelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27671f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Ravnik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM00126A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Bastos-Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/979C13591FA18C42E79259D8B14A7983EC439176/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bates" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.030702" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.020705" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koning" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devaiah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1920" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-010-2367-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31CF60A2A2344DAF92063150BE7D4B14DB9A4DC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247802" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900491" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9901SZLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Odriozola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922621d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04946C914B901BAF415655E9E8F350C4C56BC57E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409360v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.021707" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Santander-Ortega" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803796a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XD2VR70R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez-Nieves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.011801" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141359v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfi Bastos-Gonzalez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600521" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z74LZ68-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0540508" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4DRWNDVF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. J&#243;dar-Reyes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.10.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75FN72N6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L.S. Carvalho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seijo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.186" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VSHB0VP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gea-J&#243;dar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0487141" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLZWDR2X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana J&#243;dar-Reyes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0216981" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kasiulis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kwon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2019.GFM.V0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gharbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Boudaoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mcgraw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez-Leon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ogheard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.113141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Kamien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lavrentovich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.95.015004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hardo&#252;in" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dor&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ign&#233;s-Mullol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34336-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Norouzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tavera-Vazquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanan Ramirez-de Arellano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Seok Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02799" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyun He" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ramezani-Dakhel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00241D" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Goral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ishii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00985" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Takanishi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yamamoto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00340a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Serra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Tkalec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00373" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515210v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Sohn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ackerman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smalyukh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02033k" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hardo&#252;in" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sagu&#233;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00610f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuk Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ki Yoon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201903818" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Hughes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Doostmohammadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0221-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ansell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Katifori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.157801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campo-Cort&#233;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gordillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Darmon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haase" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525059113" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz Koning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012703" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon &#268;opar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01748G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Copar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfi Bastos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.04.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vitelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27671f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Ravnik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM00126A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.020705" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409040v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Bastos-Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/979C13591FA18C42E79259D8B14A7983EC439176/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bates" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.030702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652863v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247802" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409345v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-010-2367-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31CF60A2A2344DAF92063150BE7D4B14DB9A4DC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koning" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devaiah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1920" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900491" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9901SZLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Odriozola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922621d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04946C914B901BAF415655E9E8F350C4C56BC57E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409360v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.021707" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Santander-Ortega" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803796a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XD2VR70R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez-Nieves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.011801" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141359v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfi Bastos-Gonzalez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600521" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z74LZ68-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0540508" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4DRWNDVF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409415v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gea-J&#243;dar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastos-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0487141" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLZWDR2X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L.S. Carvalho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seijo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ortega-Vinuesa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.186" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VSHB0VP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409404v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. J&#243;dar-Reyes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.10.021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75FN72N6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana J&#243;dar-Reyes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0216981" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>