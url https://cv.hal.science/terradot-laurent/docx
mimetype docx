--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -66,4929 +66,4929 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal structure of the virulence protein J (VirJ) domain 1 from Brucella abortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dugelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Ferrarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (9), pp.374-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X25006697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Brucella&amp;lt;/i&amp;gt;NyxA and NyxB dimerization enhances effector function during infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Cancade‐veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine C A Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana P Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 599 (13), pp.1852 - 1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.70069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Brucella type IV secretion system and effector proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dugelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">microLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.uqaf036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsml/uqaf036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional and intricate interaction network connecting &amp;lt;i&amp;gt;Helicobacter pylori&amp;lt;/i&amp;gt; Cag type 4 secretion system surface proteins with outer membrane proteins HopQ and HopZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Beilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon H Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Latoscha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Witte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">microLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.uqaf027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsml/uqaf027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widespread deployment of the human CD38 ADP-ribosyl cyclase fold in antibacterial and anti-eukaryotic polymorphic toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Martinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dukas Jurėnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.110775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thioredoxin 1 moonlights as a chaperone for an interbacterial ADP-ribosyltransferase toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Melderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dukas Jurėnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54892-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Cancade-Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35763-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filamentation of the bacterial bi-functional alcohol/aldehyde dehydrogenase AdhE is essential for substrate channeling and enzymatic regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Rapisarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Marza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fronzes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15214-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The TIR-domain containing effectors BtpA and BtpB from Brucella abortus impact NAD metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia María Coronas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Rodríguez-Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R C Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.e1007979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02912079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleotide Binding Modes in a Motor Protein Revealed by 31 P‐ and 1 H‐Detected MAS Solid‐State NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Schledorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Malär</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Däpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.324-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201900439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The conformational changes coupling ATP hydrolysis and translocation in a bacterial DnaB helicase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Timmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07968-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleotide Binding Modes in a Motor Protein Revealed by 31 P‐ and 1 H‐Detected MAS Solid‐State NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Schledorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Malär</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Däpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.324-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201900439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A secreted metal-binding protein protects necrotrophic phytopathogens from reactive oxygen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.4853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12826-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrin but not CEACAM receptors are dispensable for Helicobacter pylori CagA translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Jiménez-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellen Ishikawa-Ankerhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Massberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (10), pp.e1007359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and functional insight into serine hydroxymethyltransferase from Helicobacter pylori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Sodolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Lestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of a Multiplex Serological Helicobacter pylori Assay on a Novel Microfluidic Assay Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Filomena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Planatscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph She</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes5040024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetramerization and interdomain flexibility of the replication initiation controller YabA enables simultaneous binding to multiple partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza L. Felicori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Jameson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Fogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.449-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability and conservation of structural domains in divide-and-conquer approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (2), pp.79 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-016-0039-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring ssDNA binding to the DnaB helicase from $Helicobacter\ pylori$ by solid-state NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Timmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (45), pp.14164 - 14168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201607295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisella tularensis IglG Belongs to a Novel Family of PAAR-Like T6SS Proteins and Harbors a Unique N-terminal Extension Required for Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette E. Bröms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (9), pp.article number: e1005821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid-state NMR sequential assignments of the N-terminal domain of HpDnaB helicase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ravotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.13 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-015-9629-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid-state NMR chemical-shift perturbations indicate domain reorientation of the DnaG primase in the primosome of Helicobacter pylori.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.189-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-016-0018-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structure of Legionella pneumophila LegK4 type four secretion system (T4SS) effector reveals a novel dimeric eukaryotic-like kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Flayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baïlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bayliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and primase-mediated activation of a bacterial dodecameric replicative helicase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael V Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Timmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Structure and mode of injection of the oncoprotein CagA of Helicobacter pylori].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Kaplan-Türköz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (1), pp.33-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2013291011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of the Toll/interleukin 1 receptor (TIR) domain of the immunosuppressive Brucella effector BtpA/Btp1/TcpB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Kaplan-Türköz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Koelblen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David O'Callaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 587 (21), pp.3412-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Brucella TIR domain containing proteins BtpA and BtpB have a structural WxxxE motif important for protection against microtubule depolymerisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Kaplan Türköz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ranaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Koelblen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01205296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural insights into Helicobacter pylori oncoprotein CagA interaction with β1 integrin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Kaplan-Türköz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa F Jiménez-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Remaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (36), pp.14640-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1206098109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sedimented sample of a 59 kDa dodecameric helicase yields high-resolution solid-state NMR spectra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hunkeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (31), pp.7855-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201200779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture of a dodecameric bacterial replicative helicase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Stelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bajic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3), pp.554-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2012.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial protein interaction networks: puzzle stones from solved complex structures add to a clearer picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (6), pp.645 - 652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ib00023j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structure of the Helicobacter pylori ferric uptake regulator Fur reveals three functional metal binding sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon A Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahlawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (5), pp.1260-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07517.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structure of a DnaA/HobA complex from Helicobacter pylori provides insight into regulation of DNA replication in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Natrajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zawilak-Pawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (50), pp.21115-21120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0908966106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-regulation of (p)ppGpp and c-di-GMP pathways controls a cell-cycle transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vogeleer</w:t>
+                <w:t xml:space="preserve">The unique Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387675v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-regulation of (p)ppGpp and c-di-GMP pathways controls a cell-cycle transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jaboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jaboulay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José P.S. Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Beillevaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05363575v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-regulation of (p)ppGpp and c-di-GMP pathways controls a cell-cycle transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jaboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jaboulay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P.S. Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Beillevaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05387784v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Célia Bergé</w:t>
+                <w:t xml:space="preserve">Cross-regulation of (p)ppGpp and c-di-GMP pathways controls a cell-cycle transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jaboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dugelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José P S Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Beillevaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03392136v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designed Ankyrin Repeat Proteins provide insights into the structure and function of CagI and are potent inhibitors of CagA translocation by the Helicobacter pylori type IV secretion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Furler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850702v1</w:t>
-              </w:r>
-[...4272 lines deleted...]
-                <w:t xml:space="preserve">hal-03277109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5006,77 +5006,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analyses of Bacterial Effectors by X-Ray Crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Journet, Eric Cascales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Secretion Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2715, Springer US, pp.485-502, 2023, Methods in Molecular Biology, </w:t>
@@ -5283,51 +5283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jaboulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dugelay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P.S. Maio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Beillevaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vogeleer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P S Maio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387784v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Louche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Lourdes Santos Lacerda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berg&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lettl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gu&#233;rin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vieille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Furler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05335759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Martinkus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terradot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukas Jur&#279;nas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cascales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110775" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ferrarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X25006697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade&#8208;veyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C A G&#233;rard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Celli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqaf036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Metz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Beilmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Bats" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Latoscha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Witte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqaf027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Melderen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54892-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade-Veyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35763-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02912079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mar&#237;a Coronas-Serna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-Escudero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roussin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R C Imbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007979" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pony" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Marza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fronzes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15214-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiegand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schledorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mal&#228;r" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cadalbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#228;pp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900439" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Timmins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Terradot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07968-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Mal&#228;r" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Sodolescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208850" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Busch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Jim&#233;nez-Soto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Ishikawa-Ankerhold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Massberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007359" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Filomena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guenther" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Planatscher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Topin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph She" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5040024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607295" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kunert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-016-0039-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01850802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ravotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9629-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01443306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-016-0018-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Flayhan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ba&#239;lo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bayliss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14602" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01184227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv792" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01205296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kaplan T&#252;rk&#246;z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ranaldi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koelblen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kaplan-T&#252;rk&#246;z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013291011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Candusso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.09.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Jim&#233;nez-Soto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ertl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Remaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206098109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hunkeler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200779" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08347E05747AA2CE0320195FD85E6528BBC63C67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Stelter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kapp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bajic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.01.020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A Leonard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07517.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ib00023j" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277109v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Natrajan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zawilak-Pawlik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908966106" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3445-5_29" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dugelay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ferrarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terradot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X25006697" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade&#8208;veyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C A G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Celli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqaf036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Beilmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Bats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Latoscha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Witte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqaf027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05335759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Martinkus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukas Jur&#279;nas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cascales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110775" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Melderen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54892-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Lourdes Santos Lacerda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade-Veyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35763-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Marza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fronzes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15214-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02912079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mar&#237;a Coronas-Serna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-Escudero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roussin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R C Imbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007979" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiegand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schledorn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mal&#228;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cadalbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#228;pp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Timmins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Terradot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07968-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Mal&#228;r" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Busch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Jim&#233;nez-Soto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Ishikawa-Ankerhold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Massberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007359" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Sodolescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208850" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Filomena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guenther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Planatscher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Topin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph She" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5040024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kunert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-016-0039-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01850802v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ravotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9629-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01443306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-016-0018-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Flayhan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berg&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ba&#239;lo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bayliss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14602" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01184227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv792" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kaplan-T&#252;rk&#246;z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013291011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koelblen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Candusso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.09.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01205296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kaplan T&#252;rk&#246;z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ranaldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Jim&#233;nez-Soto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ertl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Remaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206098109" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965867v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hunkeler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200779" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08347E05747AA2CE0320195FD85E6528BBC63C67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Stelter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kapp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bajic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.01.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ib00023j" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A Leonard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07517.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Natrajan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zawilak-Pawlik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908966106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Louche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jaboulay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P.S. Maio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Beillevaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vogeleer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P S Maio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lettl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gu&#233;rin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vieille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Furler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3445-5_29" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>