--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,4297 +66,4431 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the virulence protein J (VirJ) domain 1 from Brucella abortus</w:t>
+                <w:t xml:space="preserve">IglF mediates type VI secretion system spike assembly and promotes Francisella virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dugelay</w:t>
+                <w:t xml:space="preserve">Manon Degabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Ferrarin</w:t>
+                <w:t xml:space="preserve">Esteban Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Terradot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélissa Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Berthollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053230X25006697⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2530804123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281175v1</w:t>
+                <w:t xml:space="preserve">hal-05628311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Brucella&amp;lt;/i&amp;gt;NyxA and NyxB dimerization enhances effector function during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Cancade‐veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine C A Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana P Salcedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 599 (13), pp.1852 - 1863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.70069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brucella type IV secretion system and effector proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of the virulence protein J (VirJ) domain 1 from Brucella abortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Ferrarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsml/uqaf036⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (9), pp.374-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X25006697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399207v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and intricate interaction network connecting &amp;lt;i&amp;gt;Helicobacter pylori&amp;lt;/i&amp;gt; Cag type 4 secretion system surface proteins with outer membrane proteins HopQ and HopZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Beilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon H Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Latoscha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">microLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.uqaf027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsml/uqaf027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread deployment of the human CD38 ADP-ribosyl cyclase fold in antibacterial and anti-eukaryotic polymorphic toxins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Brucella type IV secretion system and effector proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dugelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terradot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Cascales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">microLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.uqaf036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsml/uqaf036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05335759v1</w:t>
+                <w:t xml:space="preserve">hal-05399207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxin 1 moonlights as a chaperone for an interbacterial ADP-ribosyltransferase toxin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Widespread deployment of the human CD38 ADP-ribosyl cyclase fold in antibacterial and anti-eukaryotic polymorphic toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Martinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dukas Jurėnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cascales</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dukas Jurėnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54892-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.110775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919280v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Louche</w:t>
+                <w:t xml:space="preserve">Thioredoxin 1 moonlights as a chaperone for an interbacterial ADP-ribosyltransferase toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Blanco</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Melderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dukas Jurėnas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35763-8⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54892-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009496v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of the bacterial bi-functional alcohol/aldehyde dehydrogenase AdhE is essential for substrate channeling and enzymatic regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Pony</w:t>
+                <w:t xml:space="preserve">Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Rapisarda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terradot</w:t>
+                <w:t xml:space="preserve">Amandine Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Marza</w:t>
+                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Fronzes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lison Cancade-Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15214-y⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35763-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520656v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TIR-domain containing effectors BtpA and BtpB from Brucella abortus impact NAD metabolism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filamentation of the bacterial bi-functional alcohol/aldehyde dehydrogenase AdhE is essential for substrate channeling and enzymatic regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Rodríguez-Escudero</w:t>
+                <w:t xml:space="preserve">Pauline Pony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roussin</w:t>
+                <w:t xml:space="preserve">Chiara Rapisarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul R C Imbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esther Marza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fronzes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007979⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15214-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02912079v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide Binding Modes in a Motor Protein Revealed by 31 P‐ and 1 H‐Detected MAS Solid‐State NMR Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The TIR-domain containing effectors BtpA and BtpB from Brucella abortus impact NAD metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Schledorn</w:t>
+                <w:t xml:space="preserve">Julia María Coronas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Malär</w:t>
+                <w:t xml:space="preserve">María Rodríguez-Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
+                <w:t xml:space="preserve">Morgane Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Däpp</w:t>
+                <w:t xml:space="preserve">Paul R C Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (3), pp.324-330. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.e1007979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201900439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013710v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02912079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conformational changes coupling ATP hydrolysis and translocation in a bacterial DnaB helicase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Nucleotide Binding Modes in a Motor Protein Revealed by 31 P‐ and 1 H‐Detected MAS Solid‐State NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Schledorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Malär</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Terradot</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Däpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07968-3⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.324-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201900439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322585v1</w:t>
+                <w:t xml:space="preserve">hal-03013710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide Binding Modes in a Motor Protein Revealed by 31 P‐ and 1 H‐Detected MAS Solid‐State NMR Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The conformational changes coupling ATP hydrolysis and translocation in a bacterial DnaB helicase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Däpp</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Timmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Terradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201900439⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07968-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956158v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secreted metal-binding protein protects necrotrophic phytopathogens from reactive oxygen species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Rigault</w:t>
+                <w:t xml:space="preserve">Nucleotide Binding Modes in a Motor Protein Revealed by 31 P‐ and 1 H‐Detected MAS Solid‐State NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Schledorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Malär</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Däpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12826-x⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.324-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201900439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336631v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrin but not CEACAM receptors are dispensable for Helicobacter pylori CagA translocation</w:t>
+                <w:t xml:space="preserve">A secreted metal-binding protein protects necrotrophic phytopathogens from reactive oxygen species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Zhao</w:t>
+                <w:t xml:space="preserve">Lulu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Busch</w:t>
+                <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Fernanda Jiménez-Soto</w:t>
+                <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellen Ishikawa-Ankerhold</w:t>
+                <w:t xml:space="preserve">Christine Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Massberg</w:t>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (10), pp.e1007359. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.4853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12826-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322073v1</w:t>
+                <w:t xml:space="preserve">hal-02336631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional insight into serine hydroxymethyltransferase from Helicobacter pylori</w:t>
+                <w:t xml:space="preserve">Integrin but not CEACAM receptors are dispensable for Helicobacter pylori CagA translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Sodolescu</w:t>
+                <w:t xml:space="preserve">Qing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terradot</w:t>
+                <w:t xml:space="preserve">Benjamin Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+                <w:t xml:space="preserve">Luisa Fernanda Jiménez-Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Lestini</w:t>
+                <w:t xml:space="preserve">Hellen Ishikawa-Ankerhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Massberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208850⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (10), pp.e1007359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958538v1</w:t>
+                <w:t xml:space="preserve">hal-02322073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Multiplex Serological Helicobacter pylori Assay on a Novel Microfluidic Assay Platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and functional insight into serine hydroxymethyltransferase from Helicobacter pylori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Guenther</w:t>
+                <w:t xml:space="preserve">Andreea Sodolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Planatscher</w:t>
+                <w:t xml:space="preserve">Cyril Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Topin</w:t>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph She</w:t>
+                <w:t xml:space="preserve">Roxane Lestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (4), pp.24. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proteomes5040024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322247v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetramerization and interdomain flexibility of the replication initiation controller YabA enables simultaneous binding to multiple partners</w:t>
+                <w:t xml:space="preserve">Performance of a Multiplex Serological Helicobacter pylori Assay on a Novel Microfluidic Assay Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liza L. Felicori</w:t>
+                <w:t xml:space="preserve">Angela Filomena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Jameson</w:t>
+                <w:t xml:space="preserve">Anna Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Hannes Planatscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark M. Fogg</w:t>
+                <w:t xml:space="preserve">Francois Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
+                <w:t xml:space="preserve">Joseph She</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (1), pp.449-463. </w:t>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proteomes5040024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991824v1</w:t>
+                <w:t xml:space="preserve">hal-02322247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and conservation of structural domains in divide-and-conquer approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Monitoring ssDNA binding to the DnaB helicase from $Helicobacter\ pylori$ by solid-state NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gardiennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Britta Kunert</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Timmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-016-0039-8⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (45), pp.14164 - 14168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201607295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850705v1</w:t>
+                <w:t xml:space="preserve">hal-01430549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring ssDNA binding to the DnaB helicase from $Helicobacter\ pylori$ by solid-state NMR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Variability and conservation of structural domains in divide-and-conquer approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terradot</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (45), pp.14164 - 14168. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (2), pp.79 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201607295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10858-016-0039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430549v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisella tularensis IglG Belongs to a Novel Family of PAAR-Like T6SS Proteins and Harbors a Unique N-terminal Extension Required for Virulence</w:t>
+                <w:t xml:space="preserve">Tetramerization and interdomain flexibility of the replication initiation controller YabA enables simultaneous binding to multiple partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rigard</w:t>
+                <w:t xml:space="preserve">Liza L. Felicori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanette E. Bröms</w:t>
+                <w:t xml:space="preserve">Katie Jameson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Mosnier</w:t>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Hologne</w:t>
+                <w:t xml:space="preserve">Mark M. Fogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Martin</w:t>
+                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (9), pp.article number: e1005821. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.449-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546486v1</w:t>
+                <w:t xml:space="preserve">hal-01991824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR sequential assignments of the N-terminal domain of HpDnaB helicase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisella tularensis IglG Belongs to a Novel Family of PAAR-Like T6SS Proteins and Harbors a Unique N-terminal Extension Required for Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Ravotti</w:t>
+                <w:t xml:space="preserve">Mélanie Rigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Britta Kunert</w:t>
+                <w:t xml:space="preserve">Jeanette E. Bröms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-015-9629-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (9), pp.article number: e1005821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850802v1</w:t>
+                <w:t xml:space="preserve">hal-01546486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR chemical-shift perturbations indicate domain reorientation of the DnaG primase in the primosome of Helicobacter pylori.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state NMR sequential assignments of the N-terminal domain of HpDnaB helicase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gardiennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ravotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-016-0018-0⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.13 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-015-9629-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443306v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of Legionella pneumophila LegK4 type four secretion system (T4SS) effector reveals a novel dimeric eukaryotic-like kinase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célia Bergé</w:t>
+                <w:t xml:space="preserve">Solid-state NMR chemical-shift perturbations indicate domain reorientation of the DnaG primase in the primosome of Helicobacter pylori.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Baïlo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Bayliss</w:t>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cadalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.14602. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.189-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep14602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10858-016-0018-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911216v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and primase-mediated activation of a bacterial dodecameric replicative helicase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structure of Legionella pneumophila LegK4 type four secretion system (T4SS) effector reveals a novel dimeric eukaryotic-like kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael V Cherrier</w:t>
+                <w:t xml:space="preserve">Ali Flayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Gutsche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célia Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baïlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bayliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv792⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184227v1</w:t>
+                <w:t xml:space="preserve">hal-01911216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Structure and mode of injection of the oncoprotein CagA of Helicobacter pylori].</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structure and primase-mediated activation of a bacterial dodecameric replicative helicase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael V Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Timmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2013291011⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965862v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Toll/interleukin 1 receptor (TIR) domain of the immunosuppressive Brucella effector BtpA/Btp1/TcpB.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">[Structure and mode of injection of the oncoprotein CagA of Helicobacter pylori].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Kaplan-Türköz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.09.007⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (1), pp.33-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2013291011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972337v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brucella TIR domain containing proteins BtpA and BtpB have a structural WxxxE motif important for protection against microtubule depolymerisation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Structure of the Toll/interleukin 1 receptor (TIR) domain of the immunosuppressive Brucella effector BtpA/Btp1/TcpB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Kaplan-Türköz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Koelblen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terradot</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David O'Callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 587 (21), pp.3412-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01205296v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into Helicobacter pylori oncoprotein CagA interaction with β1 integrin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Han Remaut</w:t>
+                <w:t xml:space="preserve">The Brucella TIR domain containing proteins BtpA and BtpB have a structural WxxxE motif important for protection against microtubule depolymerisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Kaplan Türköz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ranaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Koelblen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1206098109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965864v1</w:t>
+                <w:t xml:space="preserve">inserm-01205296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sedimented sample of a 59 kDa dodecameric helicase yields high-resolution solid-state NMR spectra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gardiennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hunkeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (31), pp.7855-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201200779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture of a dodecameric bacterial replicative helicase.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+                <w:t xml:space="preserve">Structural insights into Helicobacter pylori oncoprotein CagA interaction with β1 integrin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Kaplan-Türköz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Bajic</w:t>
+                <w:t xml:space="preserve">Luisa F Jiménez-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Remaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2012.01.020⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (36), pp.14640-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1206098109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965868v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial protein interaction networks: puzzle stones from solved complex structures add to a clearer picture</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Architecture of a dodecameric bacterial replicative helicase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Stelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bajic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3), pp.554-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2012.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0ib00023j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000995v1</w:t>
+                <w:t xml:space="preserve">hal-00965868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of the Helicobacter pylori ferric uptake regulator Fur reveals three functional metal binding sites.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial protein interaction networks: puzzle stones from solved complex structures add to a clearer picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07517.x⟩</w:t>
+              <w:t xml:space="preserve">Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (6), pp.645 - 652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ib00023j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936385v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The structure of the Helicobacter pylori ferric uptake regulator Fur reveals three functional metal binding sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon A Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahlawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (5), pp.1260-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07517.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The structure of a DnaA/HobA complex from Helicobacter pylori provides insight into regulation of DNA replication in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Natrajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zawilak-Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Kapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (50), pp.21115-21120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0908966106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4366,623 +4500,623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Célia Bergé</w:t>
+                <w:t xml:space="preserve">Cross-regulation of (p)ppGpp and c-di-GMP pathways controls a cell-cycle transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jaboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dugelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José P.S. Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Beillevaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03392136v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-regulation of (p)ppGpp and c-di-GMP pathways controls a cell-cycle transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vogeleer</w:t>
+                <w:t xml:space="preserve">The unique Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05387784v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-regulation of (p)ppGpp and c-di-GMP pathways controls a cell-cycle transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jaboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P.S. Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Beillevaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-regulation of (p)ppGpp and c-di-GMP pathways controls a cell-cycle transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jaboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P S Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Beillevaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designed Ankyrin Repeat Proteins provide insights into the structure and function of CagI and are potent inhibitors of CagA translocation by the Helicobacter pylori type IV secretion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Furler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4992,151 +5126,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analyses of Bacterial Effectors by X-Ray Crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Journet, Eric Cascales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Secretion Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2715, Springer US, pp.485-502, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3445-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5283,51 +5417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dugelay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ferrarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terradot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X25006697" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade&#8208;veyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C A G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Celli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqaf036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Beilmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Bats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Latoscha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Witte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqaf027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05335759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Martinkus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukas Jur&#279;nas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cascales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110775" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Melderen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54892-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Lourdes Santos Lacerda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade-Veyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35763-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Marza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fronzes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15214-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02912079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mar&#237;a Coronas-Serna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-Escudero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roussin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R C Imbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007979" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiegand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schledorn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mal&#228;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cadalbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#228;pp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Timmins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Terradot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07968-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Mal&#228;r" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Busch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Jim&#233;nez-Soto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Ishikawa-Ankerhold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Massberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007359" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Sodolescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208850" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Filomena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guenther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Planatscher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Topin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph She" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5040024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kunert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-016-0039-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01850802v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ravotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9629-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01443306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-016-0018-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Flayhan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berg&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ba&#239;lo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bayliss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14602" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01184227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv792" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kaplan-T&#252;rk&#246;z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013291011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koelblen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Candusso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.09.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01205296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kaplan T&#252;rk&#246;z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ranaldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Jim&#233;nez-Soto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ertl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Remaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206098109" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965867v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hunkeler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200779" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08347E05747AA2CE0320195FD85E6528BBC63C67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Stelter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kapp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bajic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.01.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ib00023j" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A Leonard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07517.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Natrajan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zawilak-Pawlik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908966106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Louche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jaboulay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P.S. Maio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Beillevaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vogeleer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P S Maio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lettl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gu&#233;rin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vieille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Furler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3445-5_29" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Degabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Marcotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Berthollier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2530804123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade&#8208;veyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C A G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terradot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dugelay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ferrarin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X25006697" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Metz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Beilmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Bats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Latoscha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Witte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqaf027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Celli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqaf036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05335759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Martinkus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukas Jur&#279;nas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cascales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110775" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Melderen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54892-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Lourdes Santos Lacerda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade-Veyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35763-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Marza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fronzes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15214-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02912079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mar&#237;a Coronas-Serna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-Escudero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roussin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R C Imbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007979" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiegand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schledorn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mal&#228;r" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cadalbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#228;pp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Timmins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Terradot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07968-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Mal&#228;r" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Busch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Jim&#233;nez-Soto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Ishikawa-Ankerhold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Massberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007359" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Sodolescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208850" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Filomena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guenther" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Planatscher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Topin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph She" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5040024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kunert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-016-0039-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01850802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ravotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9629-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01443306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-016-0018-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Flayhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berg&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ba&#239;lo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bayliss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14602" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01184227v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv792" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kaplan-T&#252;rk&#246;z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013291011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koelblen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Candusso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.09.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01205296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kaplan T&#252;rk&#246;z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ranaldi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hunkeler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200779" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08347E05747AA2CE0320195FD85E6528BBC63C67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Jim&#233;nez-Soto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ertl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Remaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206098109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Stelter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kapp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bajic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.01.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ib00023j" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A Leonard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07517.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Natrajan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zawilak-Pawlik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908966106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387784v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jaboulay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P.S. Maio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Beillevaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vogeleer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Louche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P S Maio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850702v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lettl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gu&#233;rin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vieille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Furler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3445-5_29" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>