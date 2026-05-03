--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -178,317 +178,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spirit of Ghost Code</w:t>
+                <w:t xml:space="preserve">Adding Decision Procedures to SMT Solvers using Axioms with Triggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+                <w:t xml:space="preserve">Claire Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Gondelman</w:t>
+                <w:t xml:space="preserve">Sylvain Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Kanig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-016-0243-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (4), pp.387-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-015-9352-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396864v1</w:t>
+                <w:t xml:space="preserve">hal-01221066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Decision Procedures to SMT Solvers using Axioms with Triggers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spirit of Ghost Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Conchon</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Kanig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Léon Gondelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56 (4), pp.387-457. </w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (3), pp.152-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-015-9352-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10703-016-0243-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221066v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's Verify This with Why3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (6), pp.709-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -567,64 +567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire chauffer Why3 avec de l'induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Saudubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2025 - 36es Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adrien Guatto; Marie Kerjean, Jan 2025, Roiffé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -649,77 +649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coma, an Intermediate Verification Language with Explicit Abstraction Barriers (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOP 2025 - 34th European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viktor Vafeiadis, May 2025, Hamilton, Ontario, Canada. https://link.springer.com/book/10.1007/978-3-031-91118-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -744,64 +744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proofs on Inductive Predicates in Why3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Saudubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -839,64 +839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arithmétique de séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2023 - 34èmes Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Praz-sur-Arly, France. pp.274-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -915,412 +915,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deductive Verification with Ghost Monitors</w:t>
+                <w:t xml:space="preserve">Verification of Programs with Pointers in SPARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Clochard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Georges-Axel Jaloyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL 2020 - 47th ACM SIGPLAN Symposium on Principles of Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3371070⟩</w:t>
+              <w:t xml:space="preserve">ICFEM 2020 - 22nd International Conference on Formal Engineering Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Singapore / Virtual, Singapore. pp.55-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63406-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368284v1</w:t>
+                <w:t xml:space="preserve">hal-03094566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des transformations logiques passent leur certificat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2020 - Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Gruissan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Programs with Pointers in SPARK</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deductive Verification with Ghost Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Moy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Martin Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFEM 2020 - 22nd International Conference on Formal Engineering Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Singapore / Virtual, Singapore. pp.55-72, </w:t>
+              <w:t xml:space="preserve">POPL 2020 - 47th ACM SIGPLAN Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63406-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3371070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094566v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstraction and Genericity in Why3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoLA 2021 - 9th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rhodes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1354,77 +1354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to avoid proving the absence of integer overflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Working Conference on Verified Software: Theories, Tools, and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1443,368 +1443,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Programs with Binders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Formalizing Semantics with an Automatic Program Verifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming Languages meets Program Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">6th Working Conference on Verified Software: Theories, Tools and Experiments (VSTTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913431v1</w:t>
+                <w:t xml:space="preserve">hal-01067197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spirit of Ghost Code</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Verified Programs with Binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAV 2014, Computer Aided Verification - 26th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna Summer Logic 2014, Austria</w:t>
+              <w:t xml:space="preserve">Programming Languages meets Program Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873187v3</w:t>
+                <w:t xml:space="preserve">hal-00913431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Semantics with an Automatic Program Verifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Spirit of Ghost Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gondelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Working Conference on Verified Software: Theories, Tools and Experiments (VSTTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">CAV 2014, Computer Aided Verification - 26th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna Summer Logic 2014, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067197v1</w:t>
+                <w:t xml:space="preserve">hal-00873187v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why3 -- Where Programs Meet Provers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOP'13 22nd European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1842,51 +1842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TFF1: The TPTP Typed First-Order Form with Rank-1 Polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Blanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADE - 24th International Conference on Automated Deduction - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lake Placid, NY, United States. pp.414-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1924,90 +1924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving User Proofs Across Specification Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Working Conference on Verified Software: Theories, Tools and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Atherton, United States. pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2032,64 +2032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2nd Verified Software Competition: Experience Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Stump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2140,77 +2140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why3: Shepherd Your Herd of Provers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boogie 2011: First International Workshop on Intermediate Verification Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Wroclaw, Poland. pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2274,51 +2274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2401,64 +2401,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why3 version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,90 +2560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Why3 platform 0.81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2693,51 +2693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Verification Conditions with Continuations and Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2755,51 +2755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuation Passing as an Abstract Syntax for Deductive Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2817,90 +2817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toolchain to Produce Verified OCaml Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gondelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudio Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2935,77 +2935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deductive Verification with Ghost Monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3023,103 +3023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Programs with Pointers in SPARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Axel Jaloyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3137,77 +3137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pragmatic Type System for Deductive Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gondelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3225,90 +3225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Decision Procedures to SMT Solvers using Axioms with Triggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Kanig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3397,51 +3397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Monahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gidon Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,64 +3476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deductive Verification via Ghost Debugging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3568,77 +3568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning with Triggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7986, INRIA. 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3673,51 +3673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing Polymorphic Types in a Many-Sorted Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3739,51 +3739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic types and pattern matching in the logical language of the Why verification platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7128, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3895,51 +3895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAC77B51"/>
+    <w:nsid w:val="4F6818E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4126,51 +4126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tertium" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204772567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396864v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gondelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0243-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dross" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kanig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9352-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0314-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Saudubray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839768v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886759v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clochard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384946v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Garchery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03094566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Axel Jaloyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maalej" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02696246v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61362-4_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162661v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873187v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Stump" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04115885v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115120v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783851v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Louren&#231;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256434v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Huisman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Monahan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gidon Ernst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591414v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439232v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tertium" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204772567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221066v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dross" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kanig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9352-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gondelman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0243-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0314-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Saudubray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839768v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886759v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03094566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Axel Jaloyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maalej" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384946v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Garchery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02696246v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61362-4_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162661v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873187v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Stump" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04115885v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115120v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783851v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Louren&#231;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256434v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Huisman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Monahan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gidon Ernst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591414v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439232v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>