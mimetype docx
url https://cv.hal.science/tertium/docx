--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -178,317 +178,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Decision Procedures to SMT Solvers using Axioms with Triggers</w:t>
+                <w:t xml:space="preserve">The Spirit of Ghost Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dross</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Conchon</w:t>
+                <w:t xml:space="preserve">Léon Gondelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10817-015-9352-2⟩</w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (3), pp.152-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-016-0243-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221066v1</w:t>
+                <w:t xml:space="preserve">hal-01396864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spirit of Ghost Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adding Decision Procedures to SMT Solvers using Axioms with Triggers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+                <w:t xml:space="preserve">Sylvain Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Gondelman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Johannes Kanig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (3), pp.152-174. </w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (4), pp.387-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10703-016-0243-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-015-9352-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396864v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's Verify This with Why3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (6), pp.709-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -567,64 +567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire chauffer Why3 avec de l'induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Saudubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2025 - 36es Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adrien Guatto; Marie Kerjean, Jan 2025, Roiffé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -649,77 +649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coma, an Intermediate Verification Language with Explicit Abstraction Barriers (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOP 2025 - 34th European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viktor Vafeiadis, May 2025, Hamilton, Ontario, Canada. https://link.springer.com/book/10.1007/978-3-031-91118-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -744,64 +744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proofs on Inductive Predicates in Why3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Saudubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -839,64 +839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arithmétique de séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2023 - 34èmes Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Praz-sur-Arly, France. pp.274-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -934,90 +934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Programs with Pointers in SPARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Axel Jaloyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFEM 2020 - 22nd International Conference on Formal Engineering Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Singapore / Virtual, Singapore. pp.55-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1090,51 +1090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2020 - Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Gruissan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1185,51 +1185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POPL 2020 - 47th ACM SIGPLAN Symposium on Principles of Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1263,64 +1263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstraction and Genericity in Why3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoLA 2021 - 9th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rhodes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1367,64 +1367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to avoid proving the absence of integer overflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Working Conference on Verified Software: Theories, Tools, and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1462,77 +1462,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing Semantics with an Automatic Program Verifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Working Conference on Verified Software: Theories, Tools and Experiments (VSTTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1583,51 +1583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programming Languages meets Program Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1652,77 +1652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spirit of Ghost Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gondelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAV 2014, Computer Aided Verification - 26th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna Summer Logic 2014, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1747,64 +1747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why3 -- Where Programs Meet Provers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOP'13 22nd European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1842,51 +1842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TFF1: The TPTP Typed First-Order Form with Rank-1 Polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Blanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADE - 24th International Conference on Automated Deduction - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lake Placid, NY, United States. pp.414-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1924,90 +1924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving User Proofs Across Specification Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Working Conference on Verified Software: Theories, Tools and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Atherton, United States. pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2032,64 +2032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2nd Verified Software Competition: Experience Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Stump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2140,77 +2140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why3: Shepherd Your Herd of Provers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boogie 2011: First International Workshop on Intermediate Verification Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Wroclaw, Poland. pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2274,51 +2274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2401,64 +2401,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why3 version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,90 +2560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Why3 platform 0.81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2693,51 +2693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Verification Conditions with Continuations and Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2755,51 +2755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuation Passing as an Abstract Syntax for Deductive Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2817,90 +2817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toolchain to Produce Verified OCaml Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gondelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudio Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3036,90 +3036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Programs with Pointers in SPARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Axel Jaloyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3137,77 +3137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pragmatic Type System for Deductive Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gondelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3225,90 +3225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Decision Procedures to SMT Solvers using Axioms with Triggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Kanig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3397,51 +3397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Monahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gidon Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3489,51 +3489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deductive Verification via Ghost Debugging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3568,77 +3568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning with Triggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7986, INRIA. 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3673,51 +3673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing Polymorphic Types in a Many-Sorted Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3739,51 +3739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic types and pattern matching in the logical language of the Why verification platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7128, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3895,51 +3895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F6818E9"/>
+    <w:nsid w:val="AD0BB56C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4126,51 +4126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tertium" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204772567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221066v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dross" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kanig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9352-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gondelman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0243-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0314-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Saudubray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839768v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886759v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03094566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Axel Jaloyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maalej" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384946v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Garchery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02696246v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61362-4_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162661v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873187v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Stump" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04115885v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115120v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783851v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Louren&#231;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256434v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Huisman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Monahan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gidon Ernst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591414v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439232v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tertium" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204772567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396864v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gondelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0243-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dross" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kanig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9352-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0314-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Saudubray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839768v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886759v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03094566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Axel Jaloyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maalej" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384946v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Garchery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02696246v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61362-4_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162661v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873187v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Stump" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04115885v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115120v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783851v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Louren&#231;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256434v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Huisman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Monahan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gidon Ernst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591414v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439232v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>