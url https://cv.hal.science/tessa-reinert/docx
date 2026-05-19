--- v0 (2026-03-16)
+++ v1 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1202,91 +1202,225 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Gouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Lemoine</w:t>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 350 (5), pp.195-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fate of aluminium released by sacrificial anodes – Contamination of marine sediments by environmentally available compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Gouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350 (5), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1296,51 +1430,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured Objects designed to improve “NanoParticle Enhanced-LIBS” analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1399,51 +1533,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International “Laser Induced Breakdown Spectroscopy” conference LIBS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bari, Sep 2022, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1453,168 +1587,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser desorption/ionization on chemically modified porous silicon (pSi) substrates under different lasers irradiation for MS characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia-Eiko Xerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1761,51 +1895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Ferreres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Duplantier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anse.202500245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sooraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagha Jose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reinert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duplantier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clavier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Naghizade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Alez-Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02932" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600227v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Francois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Sahili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baskali-Bouregaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115541" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kulus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115446" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Gouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.05.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia-Eiko Xerri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Ferreres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Duplantier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anse.202500245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sooraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagha Jose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reinert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duplantier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clavier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Naghizade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Alez-Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02932" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600227v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Francois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Sahili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baskali-Bouregaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115541" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kulus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115446" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Gouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.05.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia-Eiko Xerri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>