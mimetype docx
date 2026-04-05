--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -66,3277 +66,3277 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oligoesters migrating from food can coatings -Filling risk assessment gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Godéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Feuillastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Symposium on Food Packaging (ILSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de substances non intentionnellement ajoutées (NIAS) issues de vernis de boîtes de conserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mathe-Allainmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gen2Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saint-Malo (35400), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-volatile substances extractible from inner coatings of metallic cans from the French market and their occurrence in the canned vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-volatile substances extractible from inner coatings of metallic cans from the French market and their occurrence in the canned vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rac-specific competitive inhibitor of guanine nucleotide binding reduces metastasis in triple-negative breast cancer</w:t>
+                <w:t xml:space="preserve">Bringing to light vinyl chloride oligomers, a class of polychlorinated alkanes differing from chlorinated paraffins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dilasser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+                <w:t xml:space="preserve">Mathilde Godéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Padioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherine Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2025.102233⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 968, pp.178890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239632v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing to light vinyl chloride oligomers, a class of polychlorinated alkanes differing from chlorinated paraffins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cherine Amoura</w:t>
+                <w:t xml:space="preserve">A Rac-specific competitive inhibitor of guanine nucleotide binding reduces metastasis in triple-negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferrandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178890⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (7), pp.102233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2025.102233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989373v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and quantification of oligoesters migrating from starch-based food packaging materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Filomena Silva</w:t>
+                <w:t xml:space="preserve">O-GlcNAcylation levels remain stable regardless of the anaesthesia in healthy rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Blangy-Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135202⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61445-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779226v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-GlcNAcylation levels remain stable regardless of the anaesthesia in healthy rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Aillerie</w:t>
+                <w:t xml:space="preserve">A new synthetic route towards multifunctionalized cyclic amidrazones for feeding chemical space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61445-0⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (12), pp.2404-2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3OB02092D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779217v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new synthetic route towards multifunctionalized cyclic amidrazones for feeding chemical space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grosse</w:t>
+                <w:t xml:space="preserve">Synthesis and quantification of oligoesters migrating from starch-based food packaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rupérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomena Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3OB02092D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 476, pp.135202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697759v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Advances in the Synthesis of Emerging Cyclic Amidrazones to Foster Bioisosterism of Azaheterocycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tessier</w:t>
+                <w:t xml:space="preserve">EPAC1 Pharmacological Inhibition with AM-001 Prevents SARS-CoV-2 and Influenza A Virus Replication in Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300033⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236782v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03996979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of mesenchymal stromal cells in covalent alginate hydrogels for cell therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Loll</w:t>
+                <w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Terriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J. Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.11.27.568852⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Biomaterials Science, 11 (6), pp.2033-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2BM01690G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781538v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPAC1 Pharmacological Inhibition with AM-001 Prevents SARS-CoV-2 and Influenza A Virus Replication in Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lucas</w:t>
+                <w:t xml:space="preserve">Clickable Dynamic Bioinks Enable Post‐Printing Modifications of Construct Composition and Mechanical Properties Controlled over Time and Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Saint-Pé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Loll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15020319⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202300055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03996979v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">New Advances in the Synthesis of Emerging Cyclic Amidrazones to Foster Bioisosterism of Azaheterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2BM01690G⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (10), pp.e202300033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991398v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clickable Dynamic Bioinks Enable Post‐Printing Modifications of Construct Composition and Mechanical Properties Controlled over Time and Space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Microencapsulation of mesenchymal stromal cells in covalent alginate hydrogels for cell therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Loll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202300055⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2023, pp.568852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.11.27.568852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521572v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough investigation of non-volatile substances extractible from inner coatings of metallic cans and their occurrence in the canned vegetables</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubreuil</w:t>
+                <w:t xml:space="preserve">Synthesis of novel C -nucleoside analogues bearing an anomeric cyano and a 1,2,3-triazole nucleobase as potential antiviral agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sierocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Arturo Arellano Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129026⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (13), pp.2715-2728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ob02451e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773907v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of O-GlcNAc Stimulation in a Young Rat Model of Sepsis: Beyond Modulation of Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Blangy-Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Erraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (12), pp.6430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23126430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel C -nucleoside analogues bearing an anomeric cyano and a 1,2,3-triazole nucleobase as potential antiviral agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lambert</w:t>
+                <w:t xml:space="preserve">Thorough investigation of non-volatile substances extractible from inner coatings of metallic cans and their occurrence in the canned vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ob02451e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 435 (129026), pp.1-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770461v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An O-GlcNAcylomic Approach Reveals ACLY as a Potential Target in Sepsis in the Young Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (17), pp.9236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22179236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Seven-Coordination in Ru-Catalyzed Water Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roc Matheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehped Z. Ertem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pipelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (3), pp.2039-2048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.7b03638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycidyl alkoxysilane reactivities towards simple nucleophiles in organic media for improved molecular structure definition in hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-O. Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colliec-Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (78), pp.74087 - 74099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ra01658h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Chirogenic silylphosphine-boranes: synthesis and phospha-Michael reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cattey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.109-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3998/ark.5550190.p009.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-Oxo-1H-phenalene-2,3-dicarbonitrile Heteroaromatic Scaffold: Revised Structure and Mechanistic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (20), pp.9754-9761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo5016932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Hemisyntheses of Boronato- and Trifluoroborato-Substituted L -NHBoc Amino Acid and Peptide Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassib Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Eymin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Malacea-Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (35), pp.7960-7972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201301084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient synthesis of quaternary and P-stereogenic phosphonium triflates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Bayardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (7), pp.1568-1571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol100304c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474388v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-04320992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3354,103 +3354,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oligoesters contaminants des aliments : identification, synthèse et évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathe-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CEISAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
@@ -3479,103 +3479,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of non-intentionally added substances migrating from inner coatings of metallic cans – Toward provisional risk assessment of oligoesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Godéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Covès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathe-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Shelf Life International Meeting (SLIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Reggio Emilia, Italy</w:t>
@@ -3604,90 +3604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Rhéologique d'Hydrogels Covalents Dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Terriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J. Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3729,103 +3729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of non-intentionally added substances (NIAS) in vegetable-containing metallic cans from the French market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Food Packaging – ILSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, France</w:t>
@@ -3854,103 +3854,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-volatile substances extractible from inner coatings of metallic cans from the French market and their occurrence in the canned vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Food Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Prague (CZ), Czech Republic</w:t>
@@ -4011,51 +4011,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémo Labo Chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. De Boeck, 2020, Hors collection Sciences, 978-2-8073-2996-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4242,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Quemener" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102233" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04989373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde God&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgrath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rup&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aznar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vergnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aillerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61445-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leblanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Boutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB02092D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ambrosino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lagneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.568852" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03996979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020319" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Saint-P&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Halgand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202300055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tebbaa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03856569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Erraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126430" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sierocki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Arturo Arellano Reyes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Donnart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02451e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bultot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179236" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Matheu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehped Z. Ertem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03638" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-O. Gratien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colliec-Jouault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01658h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gendre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Juge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.p009.189" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo5016932" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;mond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Eymin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04T5DSZ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Remond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bayardon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jug&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100304c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305498v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez Loureiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Person" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cov&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde God&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez Loureiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Person" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tebbaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04989373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgrath" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178890" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Quemener" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vergnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aillerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61445-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vega" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB02092D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rup&#233;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aznar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03996979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020319" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Saint-P&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lagneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loll" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Halgand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202300055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillemont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ambrosino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.568852" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sierocki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Arturo Arellano Reyes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Donnart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02451e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03856569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Erraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bultot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Matheu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehped Z. Ertem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03638" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillory" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-O. Gratien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colliec-Jouault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01658h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Juge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.p009.189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo5016932" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;mond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Eymin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301084" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04T5DSZ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Remond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bayardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jug&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100304c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cov&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>