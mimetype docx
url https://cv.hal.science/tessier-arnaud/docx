--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -900,429 +900,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-GlcNAcylation levels remain stable regardless of the anaesthesia in healthy rats</w:t>
+                <w:t xml:space="preserve">Synthesis and quantification of oligoesters migrating from starch-based food packaging materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dupas</w:t>
+                <w:t xml:space="preserve">David Rupérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Vergnaud</w:t>
+                <w:t xml:space="preserve">Margarita Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pelé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Aillerie</w:t>
+                <w:t xml:space="preserve">Filomena Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61445-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 476, pp.135202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779217v1</w:t>
+                <w:t xml:space="preserve">hal-04779226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new synthetic route towards multifunctionalized cyclic amidrazones for feeding chemical space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O-GlcNAcylation levels remain stable regardless of the anaesthesia in healthy rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Leblanc</w:t>
+                <w:t xml:space="preserve">Thomas Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Boutin</w:t>
+                <w:t xml:space="preserve">Angélique Blangy-Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Vega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grosse</w:t>
+                <w:t xml:space="preserve">Virginie Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3OB02092D⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61445-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697759v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and quantification of oligoesters migrating from starch-based food packaging materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new synthetic route towards multifunctionalized cyclic amidrazones for feeding chemical space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rupérez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lebreton</w:t>
+                <w:t xml:space="preserve">Clara Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Aznar</w:t>
+                <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filomena Silva</w:t>
+                <w:t xml:space="preserve">Sandrine Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 476, pp.135202. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (12), pp.2404-2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3OB02092D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779226v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPAC1 Pharmacological Inhibition with AM-001 Prevents SARS-CoV-2 and Influenza A Virus Replication in Cells</w:t>
               </w:r>
@@ -1710,77 +1710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Advances in the Synthesis of Emerging Cyclic Amidrazones to Foster Bioisosterism of Azaheterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,295 +1972,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel C -nucleoside analogues bearing an anomeric cyano and a 1,2,3-triazole nucleobase as potential antiviral agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial Effects of O-GlcNAc Stimulation in a Young Rat Model of Sepsis: Beyond Modulation of Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sierocki</w:t>
+                <w:t xml:space="preserve">Antoine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Blangy-Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystal Gaillard</w:t>
+                <w:t xml:space="preserve">Manon Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Arturo Arellano Reyes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lambert</w:t>
+                <w:t xml:space="preserve">Angélique Erraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ob02451e⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), pp.6430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770461v1</w:t>
+                <w:t xml:space="preserve">hal-03856569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of O-GlcNAc Stimulation in a Young Rat Model of Sepsis: Beyond Modulation of Gene Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dupas</w:t>
+                <w:t xml:space="preserve">Synthesis of novel C -nucleoside analogues bearing an anomeric cyano and a 1,2,3-triazole nucleobase as potential antiviral agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sierocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Persello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Blangy-Letheule</w:t>
+                <w:t xml:space="preserve">Ruben Arturo Arellano Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Denis</w:t>
+                <w:t xml:space="preserve">Chloé Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Erraud</w:t>
+                <w:t xml:space="preserve">Emilie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (12), pp.6430. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (13), pp.2715-2728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23126430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ob02451e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856569v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorough investigation of non-volatile substances extractible from inner coatings of metallic cans and their occurrence in the canned vegetables</w:t>
               </w:r>
@@ -2380,77 +2380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An O-GlcNAcylomic Approach Reveals ACLY as a Potential Target in Sepsis in the Young Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde God&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez Loureiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Person" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tebbaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04989373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgrath" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178890" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Quemener" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vergnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aillerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61445-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vega" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB02092D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rup&#233;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aznar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03996979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020319" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Saint-P&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lagneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loll" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Halgand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202300055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillemont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ambrosino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.568852" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sierocki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Arturo Arellano Reyes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Donnart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02451e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03856569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Erraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bultot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Matheu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehped Z. Ertem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03638" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillory" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-O. Gratien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colliec-Jouault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01658h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Juge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.p009.189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo5016932" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;mond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Eymin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301084" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04T5DSZ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Remond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bayardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jug&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100304c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cov&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde God&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez Loureiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Person" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tebbaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04989373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcgrath" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Padioleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178890" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Quemener" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rup&#233;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aznar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vergnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aillerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61445-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leblanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Boutin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vega" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB02092D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03996979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020319" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Saint-P&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lagneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loll" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Halgand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202300055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillemont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ambrosino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.568852" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03856569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Erraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sierocki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Arturo Arellano Reyes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Donnart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02451e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bultot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Matheu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehped Z. Ertem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03638" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillory" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-O. Gratien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colliec-Jouault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01658h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Juge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.p009.189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo5016932" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;mond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Eymin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301084" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04T5DSZ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Remond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bayardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jug&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100304c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cov&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>