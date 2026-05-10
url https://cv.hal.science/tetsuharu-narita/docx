--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -957,668 +957,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous nucleation of creases in swelling polymer gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracture of dual crosslink gels with permanent and transient crosslinks: Effect of the relaxation time of the transient crosslinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Sekimoto</w:t>
+                <w:t xml:space="preserve">Jingwen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+                <w:t xml:space="preserve">Louis Debertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (3), pp.034504. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, pp.1255 - 1266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.034504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/8.0000460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856746v1</w:t>
+                <w:t xml:space="preserve">hal-04264772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispeckle diffusing wave spectroscopy as a tool to study heterogeneous mechanical behavior in soft solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+                <w:t xml:space="preserve">Dynamics of hydrogels with a variable ratio of permanent and transient crosslinks: constitutive model and its molecular interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Zoellner</w:t>
+                <w:t xml:space="preserve">Jingyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Yuen Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/8.0000401⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (9), pp.3550-3562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225618v1</w:t>
+                <w:t xml:space="preserve">hal-03856138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture of dual crosslink gels with permanent and transient crosslinks: Effect of the relaxation time of the transient crosslinks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microrheological study of single chain dynamics in semidilute entangled flexible polymer solutions: Crossover from Rouse to Zimm modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Debertrand</w:t>
+                <w:t xml:space="preserve">Tsutomu Indei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 66, pp.1255 - 1266. </w:t>
+              <w:t xml:space="preserve">, 2022, 66 (6), pp.1165-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/8.0000460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/8.0000402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264772v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of hydrogels with a variable ratio of permanent and transient crosslinks: constitutive model and its molecular interpretation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingwen Zhao</w:t>
+                <w:t xml:space="preserve">Heterogeneous nucleation of creases in swelling polymer gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianzhu Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyi Guo</w:t>
+                <w:t xml:space="preserve">Ken Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chung-Yuen Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (9), pp.3550-3562. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.034504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.034504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856138v1</w:t>
+                <w:t xml:space="preserve">hal-03856746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrheological study of single chain dynamics in semidilute entangled flexible polymer solutions: Crossover from Rouse to Zimm modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multispeckle diffusing wave spectroscopy as a tool to study heterogeneous mechanical behavior in soft solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianzhu Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsutomu Indei</w:t>
+                <w:t xml:space="preserve">Stephan Zoellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 66 (6), pp.1165-1179. </w:t>
+              <w:t xml:space="preserve">, 2022, 66 (6), pp.1269 - 1283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/8.0000402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/8.0000401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953069v1</w:t>
+                <w:t xml:space="preserve">hal-04225618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and Mechanical Properties of Polyacrylamide-Derivative Dual-Crosslink Hydrogels Having Metal–Ligand Coordination Bonds as Transient Crosslinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Debertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Crosslink Hydrogels with Metal-Ligand Coordination Bonds: Tunable Dynamics and Mechanics Under Large Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2372,51 +2372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Degaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Koga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00116A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342156v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghao Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cartier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58483-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c02598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhu Ju" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.3c00343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Varela-Feijoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00159h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laquerbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Es Sayed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testuharu Narita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00769" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01581" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.034504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zoellner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000401" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Debertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Yuen Hui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02440" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Indei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7020072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mayumi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz4005106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Souguir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronsin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Caroli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07234c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ozon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knaebel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debr&#233;geas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;braud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2020_62" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Degaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Koga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00116A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342156v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghao Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cartier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58483-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c02598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhu Ju" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.3c00343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Varela-Feijoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00159h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laquerbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Es Sayed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testuharu Narita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00769" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01581" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Debertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000460" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Yuen Hui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02440" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Indei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.034504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zoellner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7020072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mayumi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz4005106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Souguir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronsin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Caroli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07234c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ozon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knaebel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debr&#233;geas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;braud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2020_62" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>