--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1558,261 +1558,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327081v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the top Lyapunov exponent of linear cooperative systems</w:t>
+                <w:t xml:space="preserve">Dispersal-induced growth or decay in a time-periodic environment. The case of reducible migration matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Benaïm</w:t>
+                <w:t xml:space="preserve">Michel Benaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Strickler</w:t>
+                <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), pp.225-241. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (3), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/afst.1811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-025-02258-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237453v1</w:t>
+                <w:t xml:space="preserve">hal-04523334v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal-induced growth or decay in a time-periodic environment. The case of reducible migration matrices</w:t>
+                <w:t xml:space="preserve">A note on the top Lyapunov exponent of linear cooperative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Benaim</w:t>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Strickler</w:t>
+                <w:t xml:space="preserve">Édouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (3), pp.26. </w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.225-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-025-02258-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/afst.1811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523334v3</w:t>
+                <w:t xml:space="preserve">hal-04237453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
               </w:r>
@@ -2010,90 +2010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When can a population spreading across sink habitats persist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 88 (19), pp.1-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2322,90 +2322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling the role of temporal and spatial variations in persistance of populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 154, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3278,261 +3278,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-Patch logistic equation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Massart</w:t>
+                <w:t xml:space="preserve">Mathematical analysis of a three-tiered model of anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Nouaoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (12), pp.6405 - 6424. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 ((3)), pp.1264-1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2021025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1353897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906124v2</w:t>
+                <w:t xml:space="preserve">hal-02540350v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical analysis of a three-tiered model of anaerobic digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">The multi-Patch logistic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Elbetch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounsia Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 ((3)), pp.1264-1286. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.6405 - 6424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1353897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2021025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540350v3</w:t>
+                <w:t xml:space="preserve">hal-02906124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical study of a two-stage anaerobic model when the hydrolysis is the limiting step</w:t>
               </w:r>
@@ -3750,417 +3750,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The operating diagram for a model of competition in a chemostat with an external lethal inhibitor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachir Bar</w:t>
+                <w:t xml:space="preserve">Operating diagram of a flocculation model in the chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2019203⟩</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CARI 2018, Volume 31, pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.5593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986280v2</w:t>
+                <w:t xml:space="preserve">hal-02160798v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a new variable integration on steady states of a two-step Anaerobic Digestion Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+                <w:t xml:space="preserve">An algorithm for computing the generalized interaction index for k-maxitive fuzzy measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Bulacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2020296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.4127-4137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JIFS-190403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657259v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for computing the generalized interaction index for k-maxitive fuzzy measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Guillaume</w:t>
+                <w:t xml:space="preserve">Effect of a new variable integration on steady states of a two-step Anaerobic Digestion Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pilar Bulacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JIFS-190403⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (5), pp.5504-5533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2020296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928685v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating diagram of a flocculation model in the chemostat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">The operating diagram for a model of competition in a chemostat with an external lethal inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, CARI 2018, Volume 31, pp.45-58. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (6), pp.2093-2120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.5593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2019203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160798v3</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of performance criteria of serial configuration of two chemostats</w:t>
               </w:r>
@@ -6964,248 +6964,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation and stability analysis of a two step model for monitoring anaerobic digestion processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mathematical analysis of a syntrophic relationship between two microbial species in a chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Benyahia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Cherki</w:t>
+                <w:t xml:space="preserve">M. El Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2012.04.012⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), p. 627 - p. 645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2012.9.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777051v1</w:t>
+                <w:t xml:space="preserve">hal-00765311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mathematical analysis of a syntrophic relationship between two microbial species in a chemostat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifurcation and stability analysis of a two step model for monitoring anaerobic digestion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Hajji</w:t>
+                <w:t xml:space="preserve">B. Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (3), p. 627 - p. 645. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), p. 1008 - p. 1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2012.9.627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2012.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765311v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As many antipodes as vertices on convex polyhedra</w:t>
               </w:r>
@@ -7631,207 +7631,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on &amp;quot;Limit cycles in the chemostat with constant yields&amp;quot; Mathematical and Computer Modelling 45 (2007) 927-932</w:t>
+                <w:t xml:space="preserve">A Lyapunov function for the chemostat with variable yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (9-10), http://dx.doi.org/10.1016/j.mcm.2010.07.010. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (13-14), pp.747-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcm.2010.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505820v1</w:t>
+                <w:t xml:space="preserve">inria-00505288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lyapunov function for the chemostat with variable yields</w:t>
+                <w:t xml:space="preserve">Comments on &amp;quot;Limit cycles in the chemostat with constant yields&amp;quot; Mathematical and Computer Modelling 45 (2007) 927-932</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 348 (13-14), pp.747-751. </w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (9-10), http://dx.doi.org/10.1016/j.mcm.2010.07.010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcm.2010.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505288v1</w:t>
+                <w:t xml:space="preserve">hal-00505820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poleni curves on surfaces of constant curvature</w:t>
               </w:r>
@@ -9235,204 +9235,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et compétition des espèces microbiennes dans un chemostat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical analysis of a three-tiered microbial food-web model with new input substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Nouaoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition du colloque Tendances dans les Applications Mathématiques en Tunisie Algérie et Maroc, TAMTAM 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tlemcen, Algérie</w:t>
+              <w:t xml:space="preserve">9 ème édition du colloque Tendances dans les Applications Mathématiques en Tunisie Algérie et Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930235v1</w:t>
+                <w:t xml:space="preserve">hal-02912850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical analysis of a three-tiered microbial food-web model with new input substrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croissance et compétition des espèces microbiennes dans un chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 ème édition du colloque Tendances dans les Applications Mathématiques en Tunisie Algérie et Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tlemcen, Algeria</w:t>
+              <w:t xml:space="preserve">9ème édition du colloque Tendances dans les Applications Mathématiques en Tunisie Algérie et Maroc, TAMTAM 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912850v1</w:t>
+                <w:t xml:space="preserve">hal-02930235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique de la compétition des espèces microbiennes dans le chemostat</w:t>
               </w:r>
@@ -10046,446 +10046,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How intra- and interspecific competitions affect the coexistence in the chemostat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Sari</w:t>
+                <w:t xml:space="preserve">The effect of a new input concentration substrate on a syntrophic relationship of two species in a chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yessmine Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N T Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque - Tendances dans les Applications Mathématiques en Tunisie, Algérie et Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Hammamet, Tunisia. pp.55-60</w:t>
+              <w:t xml:space="preserve">TAMTAM2017 - Tendances des Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hammamet, Tunisia. pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691578v1</w:t>
+                <w:t xml:space="preserve">hal-01581516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a new input concentration substrate on a syntrophic relationship of two species in a chemostat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+                <w:t xml:space="preserve">How intra- and interspecific competitions affect the coexistence in the chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMTAM2017 - Tendances des Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Hammamet, Tunisia. pp.69-74</w:t>
+              <w:t xml:space="preserve">8ème colloque - Tendances dans les Applications Mathématiques en Tunisie, Algérie et Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hammamet, Tunisia. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581516v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEADY-STATE ANALYSIS OF A SYNTROPHIC ASSOCIATION OF TWO SPECIES IN A CHEMOSTAT: THE EFFECT OF A NEW INPUT CONCENTRATION SUBSTRATE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tewfik Sari</w:t>
+                <w:t xml:space="preserve">Steady-state analysis of a syntrophic association of two species in a chemostat : The effect of a new input concentration substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yessmine Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Complex Dynamical Systems in Life Sciences: Modeling and Analysis - 4thICCDS’2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">, Université Ibn Zohr [Agadir] (UIZ). Agadir, MAR., Oct 2016, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581510v1</w:t>
+                <w:t xml:space="preserve">hal-02742355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state analysis of a syntrophic association of two species in a chemostat : The effect of a new input concentration substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yessmine Daoud</w:t>
+                <w:t xml:space="preserve">STEADY-STATE ANALYSIS OF A SYNTROPHIC ASSOCIATION OF TWO SPECIES IN A CHEMOSTAT: THE EFFECT OF A NEW INPUT CONCENTRATION SUBSTRATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Complex Dynamical Systems in Life Sciences: Modeling and Analysis - 4thICCDS’2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Ibn Zohr [Agadir] (UIZ). Agadir, MAR., Oct 2016, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742355v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on growth and competition induced by periodic fluctuations in environment</w:t>
               </w:r>
@@ -10603,178 +10603,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the global stability of the coexistence equilibrium of a density dependent model of competition for one resource</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Sari</w:t>
+                <w:t xml:space="preserve">Syntrophic relationship between microbial species in a chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th African Conference on Research in Computer Science and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint-Louis, France. pp.19-30</w:t>
+              <w:t xml:space="preserve">The role of mathematics and computer science in ecological theory - Workshop: Microbial ecology and mathematical modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lausanne, Switzerland. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128594v1</w:t>
+                <w:t xml:space="preserve">hal-02600759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntrophic relationship between microbial species in a chemostat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tewfik Sari</w:t>
+                <w:t xml:space="preserve">On the global stability of the coexistence equilibrium of a density dependent model of competition for one resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The role of mathematics and computer science in ecological theory - Workshop: Microbial ecology and mathematical modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lausanne, Switzerland. pp.31</w:t>
+              <w:t xml:space="preserve">12th African Conference on Research in Computer Science and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Louis, France. pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600759v1</w:t>
+                <w:t xml:space="preserve">hal-01128594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la stabilité globale de l'équilibre de coexistence d'un modèle densité-dépendant de compétition pour une ressource</w:t>
               </w:r>
@@ -11380,204 +11380,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Chemostat model with flocculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse mathématique d’un modèle de digestion anaérobie à trois étapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Latin American Workshop on Optimization and Control (LAWOC2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">??</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000102v1</w:t>
+                <w:t xml:space="preserve">hal-02597551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse mathématique d’un modèle de digestion anaérobie à trois étapes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of the Chemostat model with flocculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">??</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, ?, France</w:t>
+              <w:t xml:space="preserve">3. Latin American Workshop on Optimization and Control (LAWOC2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597551v1</w:t>
+                <w:t xml:space="preserve">hal-01000102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation de la persistance en écologie</w:t>
               </w:r>
@@ -11842,377 +11842,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques résultats sur l’observation du modèle AM2b</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
+                <w:t xml:space="preserve">Analyse et contrôle optimal d’un bioréacteur de dépollution des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Algiers, Algérie</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745176v1</w:t>
+                <w:t xml:space="preserve">hal-02597552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et contrôle optimal d’un bioréacteur de dépollution des eaux usées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Ghouali</w:t>
+                <w:t xml:space="preserve">Extensions of the chemostat model with flocculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">LAWOC 2012 - III Latin American Workshop on Optimization and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597552v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions of the chemostat model with flocculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">Quelques résultats sur l’observation du modèle AM2b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAWOC 2012 - III Latin American Workshop on Optimization and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Algiers, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597553v1</w:t>
+                <w:t xml:space="preserve">hal-02745176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a three step model of anaerobic digestion including the hydrolysis of particulate matter</w:t>
               </w:r>
@@ -12604,51 +12604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Alger, Algeria. pp.404-411</w:t>
@@ -13025,334 +13025,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Soluble Microbial Products (SMP) in Anaerobic Membrane BioReactors (AMBR) : Equilibria and stability of the AM2b model ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+                <w:t xml:space="preserve">La floculation et la coexistence dans le chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc (TAMTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Sousse, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858578v1</w:t>
+                <w:t xml:space="preserve">hal-02747352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une relation syntrophique : cas d'un chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled M. El Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Sousse, Tunisie. pp.451-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La floculation et la coexistence dans le chemostat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">Modeling of the Soluble Microbial Products (SMP) in Anaerobic Membrane BioReactors (AMBR) : Equilibria and stability of the AM2b model ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc (TAMTAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). Laxenburg, AUT., Aug 2011, Milan, Italy. pp.3789-3794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747352v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un modèle de digestion anaréobie avec dégradation enzymatique du substart sous forme solide</w:t>
               </w:r>
@@ -13377,51 +13377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Sousse, France. pp.457-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14155,51 +14155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim B. Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. CAB 2010 : IFAC International Symposium on Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15917,177 +15917,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SIS model in the chemostat, with general growth functions. Applications to linear and Monod growth functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Chemostat Model with Lateral Gene Transfer and Distinct Removal Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046422v3</w:t>
+                <w:t xml:space="preserve">hal-05093107v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemostat Model with Lateral Gene Transfer and Distinct Removal Rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SIS model in the chemostat, with general growth functions. Applications to linear and Monod growth functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Berhoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lakrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093107v2</w:t>
+                <w:t xml:space="preserve">hal-05046422v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
               </w:r>
@@ -16191,90 +16191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population growth on a time varying network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16305,51 +16305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SIS model in the Chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Berhoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lakrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17783,211 +17783,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Simulation of Genetic Regulatory Networks Using Piecewise-Linear Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Averaging in Hamiltonian systems with slowly varying parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4407, INRIA. 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4374, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072181v1</w:t>
+                <w:t xml:space="preserve">inria-00072214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging in Hamiltonian systems with slowly varying parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative Simulation of Genetic Regulatory Networks Using Piecewise-Linear Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde De Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4374, INRIA. 2002</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4407, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00072214v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Class of Piecewise Linear Differential Equations Arising in Biological Models</w:t>
               </w:r>
@@ -18490,51 +18490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF88D232"/>
+    <w:nsid w:val="7D547F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18638,51 +18638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B15D9FB"/>
+    <w:nsid w:val="74993E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18786,51 +18786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AC91A362"/>
+    <w:nsid w:val="A25F3416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18934,51 +18934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0979B89B"/>
+    <w:nsid w:val="2C4A16CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19082,51 +19082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BD886404"/>
+    <w:nsid w:val="58EF7703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19230,51 +19230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A88C462D"/>
+    <w:nsid w:val="A80E2182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19378,51 +19378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7C576847"/>
+    <w:nsid w:val="1D1CB2B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19627,51 +19627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tewfiksari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6274-7826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095778101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1476039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034620452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/tewfik-sari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.uha.fr/sari/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/comore/main_fr.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/modemic/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmia.uha.fr/LMIA-Universite_de_Haute_Alsace/Bienvenue.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itap.inrae.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genealogy.math.ndsu.nodak.edu/id.php?id=112188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093059v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Fekih-Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1765808" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327081v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339025500342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1811" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523334v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benaim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02258-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099082v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02039-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hammoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-023-00739-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali-Youcef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524522501133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453665v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283371v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Mtar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01068-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501365v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179136v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Elbetch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Benzekri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Massart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revint.v40n1-2022002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Nouaoura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01812-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878246v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085693v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessmine Daoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1376480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557464v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06722-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906124v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540350v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1353897" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03425496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hanaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9112050" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445761v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524520500862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986280v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019203" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657259v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020296" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bulacio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-190403" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160798v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.5593" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020332" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002894v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Beroual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15166" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388815v5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baca&#235;r" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.6265" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722448v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1171801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2339-2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khedim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Benyahia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.04.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geraudie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9566-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573559v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dellal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lakrib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2018.05.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185634v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. J Wade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.07.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.02.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.02.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294253v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekih-Salem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.03.028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137578v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewik Sari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2016012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2015.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235211v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1990" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.09.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1967" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haegeman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0692-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.07.055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Diagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Teuw Niane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1960" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benyahia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cherki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.04.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajji" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2012.9.627" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom.2011.030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9761-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777548v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1953" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418676v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.827" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505820v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.07.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDCPZ282-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB2W3L07-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204551v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Hangan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Murea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boudjellaba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2009.01.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019722v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1910" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1889" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170701601728" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulm.2003.08.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-713K1RCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514636v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90510-0_12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Berhoune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90510-0_15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697663v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harmand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.140" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592321v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928461v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962087v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912854v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930235v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581516v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T Abdellatif" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Daoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602057v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600759v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600758v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Saedeleer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828059v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598638v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597549v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000102v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597551v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004349v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moussaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Diagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745176v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597552v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777559v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brighi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fruchard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859565v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hangan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859573v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858577v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled El Hajji" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858578v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01195" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled M. El Hajji" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858574v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505230v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima N'Diaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Saddoud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lortie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0043" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505254v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505262v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001163v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia Benyahia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim B. Cherki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334402v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kefali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999965v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264605v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786798v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/el-quimiostato/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105919v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-chemostat-et-bioprocedes/products/optimisation-des-bioprocedes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045808v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Optimal+Control+in+Bioprocesses%3A+Pontryagin%27s+Maximum+Principle+in+Practice-p-9781786300454" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427520" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1786300435.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607051v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486459v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16135-3_25" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784940v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fruchard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brighi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163365v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046422v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093107v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293111v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592300v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318978v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408160v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565939v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531141v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153368v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121201v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026149v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604633v3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459923v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465063v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rouyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408165v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114834v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270315v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163654v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072181v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde De Jong" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072214v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072415v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072586v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01206385v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koffel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190319v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gautheron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tewfiksari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6274-7826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095778101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1476039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034620452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/tewfik-sari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.uha.fr/sari/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/comore/main_fr.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/modemic/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmia.uha.fr/LMIA-Universite_de_Haute_Alsace/Bienvenue.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itap.inrae.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genealogy.math.ndsu.nodak.edu/id.php?id=112188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093059v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Fekih-Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1765808" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327081v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339025500342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523334v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02258-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1811" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099082v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02039-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hammoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-023-00739-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali-Youcef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524522501133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453665v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283371v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Mtar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01068-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501365v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179136v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Elbetch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Benzekri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Massart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revint.v40n1-2022002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Nouaoura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01812-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878246v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085693v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessmine Daoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1376480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557464v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06722-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540350v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1353897" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906124v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03425496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hanaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9112050" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445761v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524520500862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160798v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.5593" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bulacio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-190403" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657259v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020296" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986280v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019203" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020332" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002894v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Beroual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15166" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388815v5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baca&#235;r" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.6265" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722448v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1171801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2339-2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khedim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Benyahia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.04.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geraudie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9566-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573559v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dellal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lakrib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2018.05.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185634v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. J Wade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.07.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.02.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.02.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294253v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekih-Salem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.03.028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137578v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewik Sari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2016012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2015.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235211v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1990" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.09.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1967" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haegeman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0692-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.07.055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Diagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Teuw Niane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1960" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765311v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2012.9.627" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benyahia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cherki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.04.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom.2011.030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9761-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777548v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1953" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418676v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.827" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB2W3L07-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.07.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDCPZ282-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204551v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Hangan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Murea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boudjellaba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2009.01.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019722v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1910" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1889" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170701601728" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulm.2003.08.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-713K1RCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514636v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90510-0_12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Berhoune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90510-0_15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697663v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harmand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.140" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592321v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928461v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962087v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912854v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581516v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T Abdellatif" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581510v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Daoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602057v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600759v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600758v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Saedeleer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828059v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598638v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597549v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000102v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004349v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moussaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Diagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597552v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745176v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777559v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brighi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fruchard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859565v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hangan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859573v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858577v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled El Hajji" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747352v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001159v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled M. El Hajji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858578v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01195" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858574v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505230v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima N'Diaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Saddoud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lortie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0043" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505254v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505262v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001163v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia Benyahia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim B. Cherki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334402v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kefali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999965v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264605v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786798v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/el-quimiostato/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105919v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-chemostat-et-bioprocedes/products/optimisation-des-bioprocedes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045808v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Optimal+Control+in+Bioprocesses%3A+Pontryagin%27s+Maximum+Principle+in+Practice-p-9781786300454" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427520" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1786300435.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607051v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486459v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16135-3_25" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784940v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fruchard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brighi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163365v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093107v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046422v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293111v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592300v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318978v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408160v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565939v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531141v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153368v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121201v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026149v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604633v3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459923v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465063v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rouyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408165v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114834v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270315v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163654v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072214v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072181v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde De Jong" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072415v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072586v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01206385v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koffel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190319v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gautheron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>