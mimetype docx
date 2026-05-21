--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -3750,235 +3750,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating diagram of a flocculation model in the chemostat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">An algorithm for computing the generalized interaction index for k-maxitive fuzzy measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Bulacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.5593⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.4127-4137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JIFS-190403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160798v3</w:t>
+                <w:t xml:space="preserve">hal-02928685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for computing the generalized interaction index for k-maxitive fuzzy measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Guillaume</w:t>
+                <w:t xml:space="preserve">Operating diagram of a flocculation model in the chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pilar Bulacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (4), pp.4127-4137. </w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CARI 2018, Volume 31, pp.45-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JIFS-190403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/arima.5593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928685v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160798v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a new variable integration on steady states of a two-step Anaerobic Digestion Model</w:t>
               </w:r>
@@ -6964,248 +6964,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mathematical analysis of a syntrophic relationship between two microbial species in a chemostat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifurcation and stability analysis of a two step model for monitoring anaerobic digestion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. El Hajji</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2012.9.627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), p. 1008 - p. 1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2012.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765311v1</w:t>
+                <w:t xml:space="preserve">hal-00777051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation and stability analysis of a two step model for monitoring anaerobic digestion processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mathematical analysis of a syntrophic relationship between two microbial species in a chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cherki</w:t>
+                <w:t xml:space="preserve">M. El Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (6), p. 1008 - p. 1019. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), p. 627 - p. 645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2012.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2012.9.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777051v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As many antipodes as vertices on convex polyhedra</w:t>
               </w:r>
@@ -11488,299 +11488,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Chemostat model with flocculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modélisation de la persistance en écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Latin American Workshop on Optimization and Control (LAWOC2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">Colloque à la mémoire d'Emmanuel Isambert, Université de Paris 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.163 - 184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000102v1</w:t>
+                <w:t xml:space="preserve">hal-00824769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de la persistance en écologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse et contrôle optimal d'un bioréacteur de dépollution des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tewfik Sari</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque à la mémoire d'Emmanuel Isambert, Université de Paris 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.163 - 184</w:t>
+              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Alger, Algérie. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824769v1</w:t>
+                <w:t xml:space="preserve">hal-01004349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et contrôle optimal d'un bioréacteur de dépollution des eaux usées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of the Chemostat model with flocculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Alger, Algérie. 8 p</w:t>
+              <w:t xml:space="preserve">3. Latin American Workshop on Optimization and Control (LAWOC2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004349v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyennisation du modèle dynamique de la prolifération du Typha</w:t>
               </w:r>
@@ -11963,459 +11963,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions of the chemostat model with flocculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">Quelques résultats sur l’observation du modèle AM2b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAWOC 2012 - III Latin American Workshop on Optimization and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Algiers, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597553v1</w:t>
+                <w:t xml:space="preserve">hal-02745176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques résultats sur l’observation du modèle AM2b</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
+                <w:t xml:space="preserve">Extensions of the chemostat model with flocculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Algiers, Algérie</w:t>
+              <w:t xml:space="preserve">LAWOC 2012 - III Latin American Workshop on Optimization and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745176v1</w:t>
+                <w:t xml:space="preserve">hal-02597553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a three step model of anaerobic digestion including the hydrolysis of particulate matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+                <w:t xml:space="preserve">The Blasius equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHMOD 2012 - 7th Vienna International Conference on Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Vienne, Austria. 6 p</w:t>
+              <w:t xml:space="preserve">Colloque à la mémoire d’Emmanuel Isambert, Université de Paris 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. p. 105 - p. 123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777559v1</w:t>
+                <w:t xml:space="preserve">hal-00765316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Blasius equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Fruchard</w:t>
+                <w:t xml:space="preserve">On a three step model of anaerobic digestion including the hydrolysis of particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque à la mémoire d’Emmanuel Isambert, Université de Paris 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. p. 105 - p. 123</w:t>
+              <w:t xml:space="preserve">MATHMOD 2012 - 7th Vienna International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Vienne, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765316v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Chemostat model with flocculation</w:t>
               </w:r>
@@ -12546,381 +12546,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et contrôle optimal d'un bioréacteur de dépollution des eaux usées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Ghouali</w:t>
+                <w:t xml:space="preserve">Analyse mathématique d'un modèle de digestion anaérobie à trois étapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Alger, Algeria. pp.404-411</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Alger, Algérie. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859573v1</w:t>
+                <w:t xml:space="preserve">hal-01190355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse mathématique d'un modèle de digestion anaérobie à trois étapes</w:t>
+                <w:t xml:space="preserve">Extensions du modèle du chemostat en présence d’attachement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Alger, Algérie. pp.7</w:t>
+              <w:t xml:space="preserve">Les biofilms au service des biotechnologies - Bioénergies, Agro-alimentaire, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190355v1</w:t>
+                <w:t xml:space="preserve">hal-02750011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions du modèle du chemostat en présence d’attachement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">Analyse et contrôle optimal d'un bioréacteur de dépollution des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les biofilms au service des biotechnologies - Bioénergies, Agro-alimentaire, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
+              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Alger, Algeria. pp.404-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750011v1</w:t>
+                <w:t xml:space="preserve">hal-00859573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique en biologie : compétition, coexistence et croissance</w:t>
               </w:r>
@@ -13025,217 +13025,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La floculation et la coexistence dans le chemostat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">Analyse d'une relation syntrophique : cas d'un chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled M. El Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc (TAMTAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">5. Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Sousse, Tunisie. pp.451-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747352v1</w:t>
+                <w:t xml:space="preserve">hal-01001159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une relation syntrophique : cas d'un chemostat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miled M. El Hajji</w:t>
+                <w:t xml:space="preserve">La floculation et la coexistence dans le chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Sousse, Tunisie. pp.451-456</w:t>
+              <w:t xml:space="preserve">5ème Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc (TAMTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001159v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Soluble Microbial Products (SMP) in Anaerobic Membrane BioReactors (AMBR) : Equilibria and stability of the AM2b model ?</w:t>
               </w:r>
@@ -13332,243 +13332,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur un modèle de digestion anaréobie avec dégradation enzymatique du substart sous forme solide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+                <w:t xml:space="preserve">Modélisation mathématique d'un bioréacteur membranaire anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Sousse, France. pp.457-463</w:t>
+              <w:t xml:space="preserve">5ème Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sousse, Tunisie. pp.465-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999844v1</w:t>
+                <w:t xml:space="preserve">hal-00858574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique d'un bioréacteur membranaire anaérobie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+                <w:t xml:space="preserve">Sur un modèle de digestion anaréobie avec dégradation enzymatique du substart sous forme solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sousse, Tunisie. pp.465-470</w:t>
+              <w:t xml:space="preserve">5. Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Sousse, France. pp.457-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858574v1</w:t>
+                <w:t xml:space="preserve">hal-00999844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le modèle AM2 de digestion anaérobie</w:t>
               </w:r>
@@ -14155,51 +14155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim B. Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. CAB 2010 : IFAC International Symposium on Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18490,51 +18490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D547F06"/>
+    <w:nsid w:val="6877B1BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18638,51 +18638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74993E2E"/>
+    <w:nsid w:val="0FFA9802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18786,51 +18786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A25F3416"/>
+    <w:nsid w:val="CB3C0F03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18934,51 +18934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C4A16CF"/>
+    <w:nsid w:val="1D27788B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19082,51 +19082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="58EF7703"/>
+    <w:nsid w:val="AA61669C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19230,51 +19230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A80E2182"/>
+    <w:nsid w:val="1D18A43B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19378,51 +19378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1D1CB2B6"/>
+    <w:nsid w:val="43F1DBE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19627,51 +19627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tewfiksari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6274-7826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095778101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1476039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034620452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/tewfik-sari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.uha.fr/sari/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/comore/main_fr.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/modemic/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmia.uha.fr/LMIA-Universite_de_Haute_Alsace/Bienvenue.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itap.inrae.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genealogy.math.ndsu.nodak.edu/id.php?id=112188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093059v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Fekih-Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1765808" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327081v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339025500342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523334v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02258-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1811" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099082v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02039-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hammoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-023-00739-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali-Youcef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524522501133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453665v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283371v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Mtar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01068-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501365v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179136v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Elbetch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Benzekri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Massart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revint.v40n1-2022002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Nouaoura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01812-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878246v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085693v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessmine Daoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1376480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557464v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06722-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540350v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1353897" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906124v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03425496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hanaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9112050" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445761v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524520500862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160798v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.5593" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bulacio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-190403" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657259v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020296" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986280v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019203" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020332" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002894v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Beroual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15166" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388815v5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baca&#235;r" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.6265" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722448v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1171801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2339-2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khedim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Benyahia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.04.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geraudie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9566-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573559v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dellal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lakrib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2018.05.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185634v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. J Wade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.07.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.02.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.02.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294253v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekih-Salem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.03.028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137578v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewik Sari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2016012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2015.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235211v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1990" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.09.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1967" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haegeman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0692-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.07.055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Diagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Teuw Niane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1960" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765311v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2012.9.627" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benyahia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cherki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.04.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom.2011.030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9761-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777548v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1953" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418676v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.827" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB2W3L07-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.07.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDCPZ282-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204551v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Hangan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Murea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boudjellaba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2009.01.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019722v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1910" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1889" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170701601728" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulm.2003.08.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-713K1RCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514636v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90510-0_12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Berhoune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90510-0_15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697663v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harmand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.140" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592321v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928461v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962087v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912854v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581516v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T Abdellatif" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581510v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Daoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602057v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600759v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600758v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Saedeleer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828059v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598638v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597549v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000102v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004349v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moussaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Diagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597552v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745176v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777559v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brighi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fruchard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859565v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hangan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859573v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858577v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled El Hajji" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747352v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001159v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled M. El Hajji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858578v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01195" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858574v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505230v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima N'Diaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Saddoud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lortie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0043" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505254v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505262v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001163v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia Benyahia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim B. Cherki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334402v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kefali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999965v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264605v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786798v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/el-quimiostato/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105919v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-chemostat-et-bioprocedes/products/optimisation-des-bioprocedes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045808v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Optimal+Control+in+Bioprocesses%3A+Pontryagin%27s+Maximum+Principle+in+Practice-p-9781786300454" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427520" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1786300435.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607051v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486459v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16135-3_25" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784940v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fruchard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brighi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163365v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093107v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046422v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293111v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592300v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318978v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408160v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565939v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531141v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153368v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121201v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026149v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604633v3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459923v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465063v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rouyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408165v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114834v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270315v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163654v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072214v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072181v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde De Jong" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072415v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072586v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01206385v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koffel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190319v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gautheron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tewfiksari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6274-7826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095778101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1476039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034620452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/tewfik-sari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.uha.fr/sari/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/comore/main_fr.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/modemic/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmia.uha.fr/LMIA-Universite_de_Haute_Alsace/Bienvenue.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itap.inrae.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genealogy.math.ndsu.nodak.edu/id.php?id=112188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093059v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Fekih-Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1765808" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327081v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339025500342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523334v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02258-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1811" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099082v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02039-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hammoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-023-00739-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali-Youcef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524522501133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453665v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283371v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Mtar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01068-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501365v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179136v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Elbetch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Benzekri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Massart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revint.v40n1-2022002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Nouaoura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01812-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878246v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085693v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessmine Daoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1376480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557464v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06722-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540350v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1353897" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906124v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03425496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hanaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9112050" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445761v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524520500862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bulacio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-190403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160798v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.5593" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657259v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020296" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986280v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019203" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020332" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002894v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Beroual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15166" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388815v5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baca&#235;r" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.6265" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722448v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1171801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2339-2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khedim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Benyahia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.04.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geraudie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9566-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573559v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dellal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lakrib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2018.05.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185634v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. J Wade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.07.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.02.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.02.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294253v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekih-Salem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.03.028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137578v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewik Sari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2016012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2015.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235211v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1990" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.09.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1967" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haegeman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0692-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.07.055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Diagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Teuw Niane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1960" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benyahia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cherki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.04.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajji" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2012.9.627" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom.2011.030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9761-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777548v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1953" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418676v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.827" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB2W3L07-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.07.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDCPZ282-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204551v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Hangan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Murea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boudjellaba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2009.01.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019722v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1910" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1889" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170701601728" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulm.2003.08.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-713K1RCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514636v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90510-0_12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Berhoune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90510-0_15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697663v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harmand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.140" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592321v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928461v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962087v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912854v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581516v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T Abdellatif" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581510v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Daoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602057v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600759v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600758v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Saedeleer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828059v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598638v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597549v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824769v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moussaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000102v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Diagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597552v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745176v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brighi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fruchard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777559v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859565v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hangan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858577v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled El Hajji" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001159v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled M. El Hajji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747352v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858578v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01195" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858574v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999844v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505230v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima N'Diaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Saddoud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lortie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0043" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505254v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505262v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001163v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia Benyahia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim B. Cherki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334402v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kefali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999965v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264605v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786798v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/el-quimiostato/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105919v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-chemostat-et-bioprocedes/products/optimisation-des-bioprocedes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045808v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Optimal+Control+in+Bioprocesses%3A+Pontryagin%27s+Maximum+Principle+in+Practice-p-9781786300454" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427520" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1786300435.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607051v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113629v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486459v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16135-3_25" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784940v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fruchard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brighi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163365v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093107v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046422v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293111v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592300v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318978v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408160v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565939v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531141v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153368v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121201v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026149v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604633v3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459923v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465063v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rouyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408165v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114834v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270315v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163654v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072214v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072181v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde De Jong" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072415v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072586v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01206385v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koffel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190319v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gautheron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>