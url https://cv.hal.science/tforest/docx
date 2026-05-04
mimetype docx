--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -106,778 +106,778 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Collaborer autour des objets tangibles</w:t>
+                <w:t xml:space="preserve">Livre Blanc – Projet de guide pour les enseignants : Partager et gérer les droits de ses Ressources Éducatives Libres sur une forge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ezra Nellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158123v1</w:t>
+                <w:t xml:space="preserve">hal-05414392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue systématique de littérature sur les fonctionnalités des forges logicielles exploitables dans un milieu éducatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Document de conception - Personas d’enseignants pour la conception d’une nouvelle interface de forge adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le mans Université. 2025</w:t>
-[...43 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Tosi</w:t>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-05158143v1</w:t>
+                <w:t xml:space="preserve">hal-05158768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document de conception - Personas d’enseignants pour la conception d’une nouvelle interface de forge adaptée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'atelier : Recueil de pratiques d'enseignantes en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05158768v1</w:t>
+              <w:t xml:space="preserve">Le mans Université. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre Blanc – Projet de guide pour les enseignants : Partager et gérer les droits de ses Ressources Éducatives Libres sur une forge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revue systématique de littérature sur les fonctionnalités des forges logicielles exploitables dans un milieu éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le mans Université. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'atelier : Collaborer autour des objets tangibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'atelier : Situations de collaboration et de partage dans l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezra Nellis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'atelier : Conception collaborative d’interface de production de REL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-05414392v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le mans Université. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -889,351 +889,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Enjeux juridiques de l'utilisation d'une forge logicielle pour la création et le partage d'EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra Nellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dessainjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.292-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413070v1</w:t>
+                <w:t xml:space="preserve">hal-05227340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux juridiques de l'utilisation d'une forge logicielle pour la création et le partage d'EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezra Nellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.292-306</w:t>
+              <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227340v2</w:t>
+                <w:t xml:space="preserve">hal-05413070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezra Nellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dessainjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Technologies de l'Information pour l'Éducation et la Formation, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’appropriation des jeux sérieux par les enseignants au moyen d’une démarche de méta-design fondée sur des logiciels libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJC-EIAH 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Mans Université, Jun 2024, Laval, France. pp.234-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1359,51 +1359,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche pour les rassembler tous autour des Learning Games !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des jeunes chercheuses et chercheurs en EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, LAVAL, France. , Actes des dixièmes rencontres jeunes chercheuses et chercheurs en EIAH, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1597,51 +1597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Nellis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227340v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414392v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Nellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227340v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>