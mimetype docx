--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -106,1242 +106,1242 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre Blanc – Projet de guide pour les enseignants : Partager et gérer les droits de ses Ressources Éducatives Libres sur une forge</w:t>
+                <w:t xml:space="preserve">Enjeux juridiques de l'utilisation d'une forge logicielle pour la création et le partage d'EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezra Nellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fanny Dessainjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.292-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414392v1</w:t>
+                <w:t xml:space="preserve">hal-05227340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document de conception - Personas d’enseignants pour la conception d’une nouvelle interface de forge adaptée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra Nellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Tosi</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra Nellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-05158768v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l'Information pour l'Éducation et la Formation, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favoriser l’appropriation des jeux sérieux par les enseignants au moyen d’une démarche de méta-design fondée sur des logiciels libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RJC-EIAH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans Université, Jun 2024, Laval, France. pp.234-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Recueil de pratiques d'enseignantes en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revue systématique de littérature sur les fonctionnalités des forges logicielles exploitables dans un milieu éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Forest</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158143v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue systématique de littérature sur les fonctionnalités des forges logicielles exploitables dans un milieu éducatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compte rendu d'atelier : Collaborer autour des objets tangibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Forest</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le mans Université. 2025</w:t>
+              <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158111v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Collaborer autour des objets tangibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'atelier : Situations de collaboration et de partage dans l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158123v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Situations de collaboration et de partage dans l'éducation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'atelier : Conception collaborative d’interface de production de REL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158336v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Conception collaborative d’interface de production de REL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compte rendu d'atelier : Recueil de pratiques d'enseignantes en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Forest</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158138v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux juridiques de l'utilisation d'une forge logicielle pour la création et le partage d'EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ezra Nellis</w:t>
+                <w:t xml:space="preserve">Document de conception - Personas d’enseignants pour la conception d’une nouvelle interface de forge adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Forest</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05227340v2</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livre Blanc – Projet de guide pour les enseignants : Partager et gérer les droits de ses Ressources Éducatives Libres sur une forge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra Nellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...161 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04682635v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1359,51 +1359,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche pour les rassembler tous autour des Learning Games !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des jeunes chercheuses et chercheurs en EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, LAVAL, France. , Actes des dixièmes rencontres jeunes chercheuses et chercheurs en EIAH, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1597,51 +1597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414392v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Nellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227340v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227340v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Nellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>