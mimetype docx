--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -100,157 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factor clusters as information transfer agents</w:t>
+                <w:t xml:space="preserve">Fine-tuning mechanical constraints reveals uncoupled patterning and gene expression programs in murine gastruloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Munshi</w:t>
+                <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Ling</w:t>
+                <w:t xml:space="preserve">Jerome Wong-Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Ryabichko</w:t>
+                <w:t xml:space="preserve">Alexandre Mayran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric F Wieschaus</w:t>
+                <w:t xml:space="preserve">Lucille Lopez-Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gregor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Osteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), eadp3251. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (18), pp.dev204711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adp3251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.204711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04876250v2</w:t>
+                <w:t xml:space="preserve">pasteur-04914937v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging spatial and temporal scales of developmental gene regulation</w:t>
               </w:r>
@@ -275,350 +279,346 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Mesquita Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tohn Borjigin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 92, pp.102328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gde.2025.102328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04914954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving a genetic regulatory network from an optimization principle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transcription factor clusters as information transfer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Munshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Ryabichko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric F Wieschaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2402925121⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), eadp3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adp3251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03988951v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04876250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning mechanical constraints reveals uncoupled patterning and gene expression programs in murine gastruloids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deriving a genetic regulatory network from an optimization principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mayran</w:t>
+                <w:t xml:space="preserve">Thomas R Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Lopez-Delisle</w:t>
+                <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Osteil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gašper Tkačik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 152 (18), pp.dev204711. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (1), pp.e2402925121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.204711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2402925121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04914937v3</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03988951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the last bits of positional information</w:t>
               </w:r>
@@ -898,51 +898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea R Davidescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Romanczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain D. Couzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -983,408 +983,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04027931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of the Drosophila eve locus in response to non-canonical combinations of gap gene expression levels</w:t>
+                <w:t xml:space="preserve">Stochastic motion and transcriptional dynamics of pairs of distal DNA loci on a compacted chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netta Haroush</w:t>
+                <w:t xml:space="preserve">David B Brueckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Levo</w:t>
+                <w:t xml:space="preserve">Hongtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Wieschaus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lev Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.10.001⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6652), pp.1357-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adf5568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04190268v2</w:t>
+                <w:t xml:space="preserve">pasteur-03988837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic motion and transcriptional dynamics of pairs of distal DNA loci on a compacted chromosome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal organization of the genome: Current state and future aims of the 4D nucleome project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongtao Chen</w:t>
+                <w:t xml:space="preserve">Job Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lev Barinov</w:t>
+                <w:t xml:space="preserve">Frank Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Zoller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Aufmkolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian J Beliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adf5568⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (15), pp.2624-2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2023.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03988837v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal organization of the genome: Current state and future aims of the 4D nucleome project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional analysis of the Drosophila eve locus in response to non-canonical combinations of gap gene expression levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Aufmkolk</w:t>
+                <w:t xml:space="preserve">Netta Haroush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian J Beliveau</w:t>
+                <w:t xml:space="preserve">Michal Levo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit G Bruneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Wieschaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (15), pp.2624-2640. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (23), pp.2789-2801.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2023.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190299v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04190268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise and scalable self-organization in mammalian pseudo-embryos</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Shoushtarizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (6), pp.896-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1494,784 +1494,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04116777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optogenetic control of the Bicoid morphogen reveals fast and slow modes of gap gene regulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eukaryotic gene regulation at equilibrium, or non?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gašper Tkačik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110543⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.100435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coisb.2022.100435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896657v1</w:t>
+                <w:t xml:space="preserve">pasteur-03896762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured foraging of soil predators unveils functional responses to bacterial defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando W. Rossine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vercelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina E. Tarnita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (52), pp.e2210995119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2210995119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03896786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent space of a small genetic network: Geometry of dynamics and information</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariela Petkova</w:t>
+                <w:t xml:space="preserve">Optogenetic control of the Bicoid morphogen reveals fast and slow modes of gap gene regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Ryabichko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Raimundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Swan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2113651119⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (12), pp.110543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03896725v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporally dynamic antagonism between transcription and chromatin compaction controls stochastic photoreceptor specification in flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Voortman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luorongxin Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (15), pp.1817-1832.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2022.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03896740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional coupling of distant regulatory genes in living embryos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Batut</w:t>
+                <w:t xml:space="preserve">Latent space of a small genetic network: Geometry of dynamics and information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabea Seyboldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vanaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Petkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04680-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (26), pp.e2113651119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2113651119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03896691v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03896725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic gene regulation at equilibrium, or non?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptional coupling of distant regulatory genes in living embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Levo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Raimundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yang Bing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Sisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31, pp.100435. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 605 (7911), pp.754-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coisb.2022.100435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04680-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03896762v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03896691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of space and time on the functional output of the nucleus</w:t>
               </w:r>
@@ -2296,51 +2296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Götz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.a040378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2368,248 +2368,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The many bits of positional information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trading bits in the readout from a genetic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela D Petkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric F Wieschaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.176065⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (46), pp.e2109011118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2109011118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03213416v1</w:t>
+                <w:t xml:space="preserve">pasteur-03216308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading bits in the readout from a genetic network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The many bits of positional information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gašper Tkačik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (46), pp.e2109011118. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2109011118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.176065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03216308v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03213416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics meets biology: The joining of two forces to further our understanding of cellular function</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Nicodemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nynke Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Holcman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2768,51 +2768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyson E Sgro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina E Tarnita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2859,103 +2859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Decoding of Cellular Identities in a Genetic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela D Petkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric F Wieschaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 176 (4), pp.844 - 855.e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2989,77 +2989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic interplay between enhancer–promoter topology and gene activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Levo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miki Fujioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,77 +3123,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse Spatial Expression Patterns Emerge from Unified Kinetics of Transcriptional Bursting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 175 (3), pp.835-847.e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3298,51 +3298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Götz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Pombo; Martin Hetzer; Tom Misteli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleus, 2nd ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3384,64 +3384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RNA Tags for Multicolor Live Imaging of Chromatin Loci and Transcription in Drosophila Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred Heinlein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA tagging : methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2166, pp.373 - 384, 2020, Methods in molecular biology, 978-1-0716-0712-1. </w:t>
@@ -3492,51 +3492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single mRNA Molecule Detection in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Detection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1649, Springer New York, pp.127-142, 2018, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3602,90 +3602,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant non-equilibrium dynamics of transcriptional regulation optimize information flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3697,246 +3697,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05456379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physics of Sustainability: Material and Power Constraints for the Long Term</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated quantitative single-objective light-sheet microscope for subcellular dynamics in embryos and cultured multicellular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Shoushtarizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Halloy</w:t>
+                <w:t xml:space="preserve">Michele Cerminara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Deepthi Kailash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412987v1</w:t>
+                <w:t xml:space="preserve">pasteur-05455985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated quantitative single-objective light-sheet microscope for subcellular dynamics in embryos and cultured multicellular systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armin Shoushtarizadeh</w:t>
+                <w:t xml:space="preserve">The Physics of Sustainability: Material and Power Constraints for the Long Term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Halloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Cerminara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leah Friedman</w:t>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepthi Kailash</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+                <w:t xml:space="preserve">François Graner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05455985v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-dependent temporal decoupling of morphogenesis and transcriptional programs in gastruloids</w:t>
               </w:r>
@@ -3961,64 +3961,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Lopez-Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4053,77 +4053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common bursting relationships underlie eukaryotic transcription dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Ta Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Levo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4141,90 +4141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription-dependent spatial organization of a gene locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Ryabichko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4242,77 +4242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action at a distance in transcriptional regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4499,51 +4499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876250v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Munshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Ling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ryabichko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F Wieschaus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp3251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04914954v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Hernan Cardona Echeverry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohn Borjigin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2025.102328" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03988951v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sokolowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Tka&#269;ik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402925121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04914937v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wong-Ng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lopez-Delisle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204711" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04349957v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcgough" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Casademunt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Nikoli&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Aridor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Petkova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04371157v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Antonetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Muhaxheri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2403265121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea R Davidescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Romanczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D. Couzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206163120" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04190268v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Haroush" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Levo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wieschaus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.10.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03988837v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Brueckner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Barinov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zoller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf5568" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Alber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aufmkolk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Beliveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Bruneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2023.06.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04116777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Merle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Friedman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Shoushtarizadeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01251-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Raimundo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Swan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110543" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896786v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando W. Rossine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vercelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina E. Tarnita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2210995119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Seyboldt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lavoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanaret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113651119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Voortman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Anderson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Urban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luorongxin Yuan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.06.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang Bing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sisco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04680-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2022.100435" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G&#246;tz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a040378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.176065" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216308v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bauer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela D Petkova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109011118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nicodemi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Dekker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.07.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando W Rossine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson E Sgro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina E Tarnita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000642" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.01.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03869431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Fujioka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jaynes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0175-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03869446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Little" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.09.056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cshlpress.com/default.tpl?action=full&amp;amp;--eqskudatarq=1341&amp;amp;typ=ps&amp;amp;newtitle=The%2520Nucleus%252C%2520Second%2520Edition" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0712-1_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7213-5_8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05456379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nichou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05455985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerminara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepthi Kailash" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876299v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Merle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04116784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Ta Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213927v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04914937v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wong-Ng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lopez-Delisle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04914954v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Hernan Cardona Echeverry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohn Borjigin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2025.102328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876250v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Munshi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Ling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ryabichko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F Wieschaus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp3251" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03988951v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sokolowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Tka&#269;ik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402925121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04349957v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcgough" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Casademunt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Nikoli&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Aridor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Petkova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04371157v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Antonetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Muhaxheri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2403265121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea R Davidescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Romanczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D. Couzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206163120" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03988837v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Brueckner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Barinov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zoller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf5568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Alber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aufmkolk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Beliveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Bruneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2023.06.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04190268v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Haroush" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Levo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wieschaus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.10.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04116777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Merle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Friedman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Shoushtarizadeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01251-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2022.100435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896786v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando W. Rossine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vercelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina E. Tarnita" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2210995119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Singh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Raimundo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Swan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110543" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Voortman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Anderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Urban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luorongxin Yuan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.06.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Seyboldt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lavoie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113651119" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang Bing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sisco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04680-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G&#246;tz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a040378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216308v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela D Petkova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109011118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.176065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nicodemi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Dekker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.07.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando W Rossine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson E Sgro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina E Tarnita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000642" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.01.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03869431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Fujioka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jaynes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0175-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03869446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Little" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.09.056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cshlpress.com/default.tpl?action=full&amp;amp;--eqskudatarq=1341&amp;amp;typ=ps&amp;amp;newtitle=The%2520Nucleus%252C%2520Second%2520Edition" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0712-1_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7213-5_8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05456379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nichou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05455985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerminara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepthi Kailash" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876299v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Merle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04116784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Ta Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213927v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>