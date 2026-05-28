--- v1 (2026-05-02)
+++ v2 (2026-05-28)
@@ -234,317 +234,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04914937v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging spatial and temporal scales of developmental gene regulation</w:t>
+                <w:t xml:space="preserve">Transcription factor clusters as information transfer agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Hernan Cardona Echeverry</w:t>
+                <w:t xml:space="preserve">Rahul Munshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcia Mesquita Peixoto</w:t>
+                <w:t xml:space="preserve">Jia Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tohn Borjigin</w:t>
+                <w:t xml:space="preserve">Sergey Ryabichko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric F Wieschaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gde.2025.102328⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), eadp3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adp3251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04914954v2</w:t>
+                <w:t xml:space="preserve">pasteur-04876250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factor clusters as information transfer agents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging spatial and temporal scales of developmental gene regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Ling</w:t>
+                <w:t xml:space="preserve">Andres Hernan Cardona Echeverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Ryabichko</w:t>
+                <w:t xml:space="preserve">Márcia Mesquita Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric F Wieschaus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tohn Borjigin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), eadp3251. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.102328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adp3251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gde.2025.102328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04876250v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04914954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving a genetic regulatory network from an optimization principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R Sokolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -898,51 +898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea R Davidescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Romanczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain D. Couzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1041,51 +1041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 380 (6652), pp.1357-1362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1292,51 +1292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Levo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wieschaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (23), pp.2789-2801.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Shoushtarizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (6), pp.896-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1513,51 +1513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryotic gene regulation at equilibrium, or non?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1643,51 +1643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vercelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina E. Tarnita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (52), pp.e2210995119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1747,51 +1747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Ryabichko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,51 +2296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Götz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.a040378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2400,64 +2400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela D Petkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric F Wieschaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2517,51 +2517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The many bits of positional information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 148 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Nicodemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nynke Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Holcman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2768,51 +2768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyson E Sgro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina E Tarnita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2898,64 +2898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric F Wieschaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 176 (4), pp.844 - 855.e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3149,51 +3149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 175 (3), pp.835-847.e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3298,51 +3298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Götz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Pombo; Martin Hetzer; Tom Misteli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleus, 2nd ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3397,51 +3397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RNA Tags for Multicolor Live Imaging of Chromatin Loci and Transcription in Drosophila Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred Heinlein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA tagging : methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2166, pp.373 - 384, 2020, Methods in molecular biology, 978-1-0716-0712-1. </w:t>
@@ -3492,51 +3492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single mRNA Molecule Detection in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Detection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1649, Springer New York, pp.127-142, 2018, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3628,51 +3628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Graner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4079,51 +4079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Levo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4154,77 +4154,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription-dependent spatial organization of a gene locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Ryabichko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4255,51 +4255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action at a distance in transcriptional regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4499,51 +4499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04914937v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wong-Ng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lopez-Delisle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04914954v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Hernan Cardona Echeverry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohn Borjigin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2025.102328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876250v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Munshi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Ling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ryabichko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F Wieschaus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp3251" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03988951v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sokolowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Tka&#269;ik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402925121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04349957v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcgough" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Casademunt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Nikoli&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Aridor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Petkova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04371157v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Antonetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Muhaxheri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2403265121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea R Davidescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Romanczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D. Couzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206163120" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03988837v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Brueckner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Barinov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zoller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf5568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Alber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aufmkolk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Beliveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Bruneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2023.06.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04190268v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Haroush" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Levo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wieschaus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.10.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04116777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Merle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Friedman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Shoushtarizadeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01251-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2022.100435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896786v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando W. Rossine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vercelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina E. Tarnita" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2210995119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Singh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Raimundo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Swan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110543" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Voortman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Anderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Urban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luorongxin Yuan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.06.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Seyboldt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lavoie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113651119" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang Bing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sisco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04680-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G&#246;tz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a040378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216308v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela D Petkova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109011118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.176065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nicodemi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Dekker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.07.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando W Rossine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson E Sgro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina E Tarnita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000642" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.01.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03869431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Fujioka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jaynes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0175-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03869446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Little" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.09.056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cshlpress.com/default.tpl?action=full&amp;amp;--eqskudatarq=1341&amp;amp;typ=ps&amp;amp;newtitle=The%2520Nucleus%252C%2520Second%2520Edition" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0712-1_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7213-5_8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05456379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nichou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05455985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerminara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepthi Kailash" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876299v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Merle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04116784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Ta Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213927v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04914937v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wong-Ng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lopez-Delisle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876250v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Munshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Ling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ryabichko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F Wieschaus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp3251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04914954v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Hernan Cardona Echeverry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Mesquita Peixoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohn Borjigin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2025.102328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03988951v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sokolowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Tka&#269;ik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402925121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04349957v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcgough" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Casademunt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Nikoli&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Aridor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Petkova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04371157v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Antonetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Muhaxheri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2403265121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea R Davidescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Romanczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D. Couzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206163120" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03988837v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Brueckner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Barinov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zoller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf5568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Alber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aufmkolk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Beliveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Bruneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2023.06.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04190268v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Haroush" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Levo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wieschaus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.10.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04116777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Merle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Friedman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Shoushtarizadeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01251-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2022.100435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896786v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando W. Rossine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vercelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina E. Tarnita" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2210995119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Singh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Raimundo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Swan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110543" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Voortman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Anderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Urban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luorongxin Yuan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.06.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Seyboldt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lavoie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113651119" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang Bing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sisco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04680-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G&#246;tz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a040378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216308v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela D Petkova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109011118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.176065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03896644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nicodemi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Dekker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.07.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando W Rossine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson E Sgro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina E Tarnita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000642" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.01.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03869431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Fujioka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jaynes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0175-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03869446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Little" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.09.056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cshlpress.com/default.tpl?action=full&amp;amp;--eqskudatarq=1341&amp;amp;typ=ps&amp;amp;newtitle=The%2520Nucleus%252C%2520Second%2520Edition" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0712-1_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7213-5_8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05456379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nichou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05455985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerminara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepthi Kailash" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876299v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Merle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04116784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Ta Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03213927v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>